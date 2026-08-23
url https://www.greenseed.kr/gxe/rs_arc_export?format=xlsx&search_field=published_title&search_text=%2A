--- v0 (2026-03-03)
+++ v1 (2026-08-23)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="273">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="278">
   <si>
     <t>분류</t>
   </si>
   <si>
     <t>GA(전집번호)</t>
   </si>
   <si>
     <t>제목(한국어)</t>
   </si>
   <si>
     <t>제목(원서)</t>
   </si>
   <si>
     <t>초판년도(원서)</t>
   </si>
   <si>
     <t>제목(국내도서)</t>
   </si>
   <si>
     <t>옮긴이</t>
   </si>
   <si>
     <t>펴낸이</t>
   </si>
   <si>
@@ -386,77 +386,77 @@
   <si>
     <t>유고국이 발행한 자료</t>
   </si>
   <si>
     <t>진실의 힘으로 빚어낸 말들</t>
   </si>
   <si>
     <t>Wahrspruchworte</t>
   </si>
   <si>
     <t>루돌프 슈타이너의 영혼달력- 1년 52주를 영혼으로 체험하는 명상시집</t>
   </si>
   <si>
     <t>이호경</t>
   </si>
   <si>
     <t>섬돌출판사</t>
   </si>
   <si>
     <t>978-8-99575-185-5</t>
   </si>
   <si>
     <t>일부 번역</t>
   </si>
   <si>
+    <t>마음과 얼, 혼(魂)과 영(靈)의 만남: 루돌프 슈타이너의 『영혼달력』 해설</t>
+  </si>
+  <si>
+    <t>박규현</t>
+  </si>
+  <si>
+    <t>979-1-19546-538-5</t>
+  </si>
+  <si>
     <t>엄마와 아이들을 위한 기도</t>
   </si>
   <si>
     <t>조준영</t>
   </si>
   <si>
     <t>섬돌 출판사</t>
   </si>
   <si>
     <t>978-8-99575-180-0</t>
   </si>
   <si>
     <t>인지학적 영혼 달력_북반구와 남반구 시간의 이중적 흐름에 따른</t>
   </si>
   <si>
     <t>979-1-18620-289-0</t>
   </si>
   <si>
-    <t>마음과 얼, 혼(魂)과 영(靈)의 만남: 루돌프 슈타이너의 『영혼달력』 해설</t>
-[...7 lines deleted...]
-  <si>
     <t>루돌프 슈타이너 명상시집</t>
   </si>
   <si>
     <t>김훈태</t>
   </si>
   <si>
     <t>슈타이너사상연구소</t>
   </si>
   <si>
     <t>979-1-19618-390-5</t>
   </si>
   <si>
     <t>인지학 영혼달력 : 루돌프 슈타이너 명상시 52편</t>
   </si>
   <si>
     <t>979-1-19588-610-4</t>
   </si>
   <si>
     <t>일부 번역 (초판 2014년, 초판 ISBN 9791195020829)</t>
   </si>
   <si>
     <t>베를린 건축 학회에서 진행한 공개 강의</t>
   </si>
   <si>
     <t>어디서 그리고 어떻게 정신을 발견하는가?</t>
@@ -554,189 +554,204 @@
   <si>
     <t>979-1-19546-536-1</t>
   </si>
   <si>
     <t>크리스토퍼 뱀퍼드 개관/ 일부 번역 / 초판 2009년</t>
   </si>
   <si>
     <t>네 가지 우주적 상상 속 일 년의 순환이라는 공동 체험</t>
   </si>
   <si>
     <t>Das Miterleben des Jahreslaufes in vier kosmischen Imaginationen.</t>
   </si>
   <si>
     <t>4계절과 대천사들</t>
   </si>
   <si>
     <t>979-1-19546-537-8</t>
   </si>
   <si>
     <t>일부 번역 / 중역</t>
   </si>
   <si>
     <t>인지학 운동과 인지학 사회의 역사에 관한 저술과 강의물</t>
   </si>
   <si>
+    <t>일반 인지학 사회 건립을 위한 크리스마스 회합</t>
+  </si>
+  <si>
+    <t>Die Weihnachtstagung zur Begründung der Allgemeinen Anthroposophischen</t>
+  </si>
+  <si>
+    <t>1923-1924</t>
+  </si>
+  <si>
+    <t>일반인지학협회의 주춧돌 놓기 1923/24</t>
+  </si>
+  <si>
+    <t>김덕순</t>
+  </si>
+  <si>
+    <t>한국인지학협회</t>
+  </si>
+  <si>
     <t>일반 인지학 사회와 정신과학을 위한 자유 대학 설립. 괴테아눔 재건축</t>
   </si>
   <si>
     <t>Die Konstitution der Allgemeinen Anthroposophischen Gesellschaft und der Freien Hochschule für Geisteswissenschaft. Der Wiederaufbau des Goetheanum</t>
   </si>
   <si>
     <t>1924-1925</t>
   </si>
   <si>
     <t>회원들에게 보내는 편지 1924</t>
   </si>
   <si>
-    <t>김덕순</t>
-[...14 lines deleted...]
-    <t>일반인지학협회의 주춧돌 놓기 1923/24</t>
+    <t>정신과학을 위한 괴테아눔 자유 대학의 첫 번째 학급을 위한 비학 수업 1924: 4권</t>
+  </si>
+  <si>
+    <t>Esoterische Unterweisungen für die erste Klasse der Freien Hochschule für Geisteswissenschaft am Goetheanum 1924. I – IV</t>
+  </si>
+  <si>
+    <t>비학적 가르침</t>
+  </si>
+  <si>
+    <t>979-1-12469-206-6</t>
+  </si>
+  <si>
+    <t>4권 1세트</t>
   </si>
   <si>
     <t>예술</t>
   </si>
   <si>
     <t>색채의 본성</t>
   </si>
   <si>
     <t>Das Wesen der Farben.</t>
   </si>
   <si>
     <t>색채의 본질</t>
   </si>
   <si>
     <t>양억관, 타카하시 이와오</t>
   </si>
   <si>
     <t>978-8-98748-030-5</t>
   </si>
   <si>
     <t>일본어 중역 / 전자책(PDF) ISBN 9788994803494</t>
   </si>
   <si>
     <t>교육학</t>
   </si>
   <si>
     <t>교육학의 기초가 되는 인간에 대한 보편적인 앎</t>
   </si>
   <si>
     <t>Allgemeine Menschenkunde als Grundlage der Pädagogik.</t>
   </si>
   <si>
+    <t>978-8-98100-100-1</t>
+  </si>
+  <si>
     <t>교육의 기초로서의 일반 인간학</t>
   </si>
   <si>
     <t>김성숙</t>
   </si>
   <si>
     <t>978-8-98748-045-9</t>
   </si>
   <si>
     <t>일본어 중역 / 전자책(PDF) ISBN 9788994803487</t>
   </si>
   <si>
     <t>일반 인간학 : 교육의 기초인 인지학적 인간 이해</t>
   </si>
   <si>
     <t>여상훈</t>
   </si>
   <si>
     <t>979-1-19288-702-9</t>
   </si>
   <si>
-    <t>978-8-98100-100-1</t>
-[...1 lines deleted...]
-  <si>
     <t>1학년부터 8학년까지의 발도르프 교육 방법론적 고찰</t>
   </si>
   <si>
     <t>Erziehungskunst, Methodisch-Didaktisches</t>
   </si>
   <si>
+    <t>교육예술 1 수업방법론과 교수법</t>
+  </si>
+  <si>
+    <t>종이책,  전자책(PDF)</t>
+  </si>
+  <si>
+    <t>978-8-98748-069-5</t>
+  </si>
+  <si>
+    <t>일본어 중역 / 전자책(PDF) ISBN 9788994803463</t>
+  </si>
+  <si>
     <t>978-8-98100-135-3</t>
   </si>
   <si>
-    <t>교육예술 1 수업방법론과 교수법</t>
-[...10 lines deleted...]
-  <si>
     <t>발도르프학교 교사를 위한 세미나 논의와 교과 과정 강의</t>
   </si>
   <si>
     <t>Erziehungskunst. Seminarbesprechungen und Lehrplanvorträge.</t>
   </si>
   <si>
     <t>발도로프 학교 교사를 위한 세미나 논의와 교과 과정 강의</t>
   </si>
   <si>
     <t>발도르프학교와 그 정신</t>
   </si>
   <si>
     <t>Die Waldorfschule und ihr Geist</t>
   </si>
   <si>
     <t>발도르프 학교와 그 정신</t>
   </si>
   <si>
     <t>978-8-98100-134-6</t>
   </si>
   <si>
-    <t>슈투트가르트 자유 발도르프학교 교사들과 논의, 1919-1924 3권 중 1권</t>
+    <t>슈투트가르트 자유 발도르프학교 교사들과 논의, 1919-1924 3권 중 2권</t>
   </si>
   <si>
     <t>Konferenzen mit den Lehrern der Freien Waldorfschule in Stuttgart 1919 bis 1924, in 3 Bdn.</t>
   </si>
   <si>
-    <t>발도로프 학교의 아이관찰_6가지 체질 유형 : 학교 보건 문제에 관한 루돌프 슈타이너와 교사간의 논의</t>
+    <t>1921-1923</t>
+  </si>
+  <si>
+    <t>발도로프 학교의 아이관찰 _ 6가지 체질 유형 / 학교 보건 문제에 관한 루돌프 슈타이너와 교사간의 논의</t>
   </si>
   <si>
     <t>979-1-18620-242-5</t>
-  </si>
-[...1 lines deleted...]
-    <t>일부 번역, 미하엘라 글렉클러 &lt;6가지 체질 유형&gt; 함께 수록</t>
   </si>
   <si>
     <t>인간에 대한 앎에서 나오는 교육과 수업</t>
   </si>
   <si>
     <t>Erziehung und Unterricht aus Menschenerkenntnis</t>
   </si>
   <si>
     <t>명상적 인간학 : 인간 이해에 기초한 교육과 수업</t>
   </si>
   <si>
     <t>979-1-19288-705-0</t>
   </si>
   <si>
     <t>979-1-18620-288-3</t>
   </si>
   <si>
     <t>인간에 대한 앎과 수업 형성</t>
   </si>
   <si>
     <t>Menschenerkenntnis und Unterrichtsgestaltung</t>
   </si>
   <si>
     <t>청소년을 위한 교육 예술</t>
   </si>
@@ -1204,51 +1219,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M59"/>
+  <dimension ref="A1:M60"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="D2" sqref="D2"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="3" max="3" width="30" customWidth="true" style="0"/>
     <col min="4" max="4" width="30" customWidth="true" style="0"/>
     <col min="13" max="13" width="30" customWidth="true" style="0"/>
     <col min="12" max="12" width="15" customWidth="true" style="0"/>
     <col min="1" max="1" width="8.43" customWidth="true" style="0"/>
     <col min="2" max="2" width="8.43" customWidth="true" style="0"/>
     <col min="5" max="5" width="8.43" customWidth="true" style="0"/>
     <col min="6" max="6" width="8.43" customWidth="true" style="0"/>
     <col min="7" max="7" width="8.43" customWidth="true" style="0"/>
     <col min="8" max="8" width="8.43" customWidth="true" style="0"/>
     <col min="9" max="9" width="8.43" customWidth="true" style="0"/>
     <col min="10" max="10" width="8.43" customWidth="true" style="0"/>
     <col min="11" max="11" width="8.43" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:13">
       <c r="A1" s="1" t="s">
         <v>0</v>
@@ -2171,142 +2186,142 @@
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B24" s="2">
         <v>40</v>
       </c>
       <c r="C24" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D24" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E24" s="2">
         <v>1912</v>
       </c>
       <c r="F24" s="2" t="s">
         <v>124</v>
       </c>
       <c r="G24" s="2" t="s">
         <v>125</v>
       </c>
       <c r="H24" s="2" t="s">
+        <v>26</v>
+      </c>
+      <c r="I24" s="2">
+        <v>2022</v>
+      </c>
+      <c r="J24" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K24" s="2">
+        <v>120</v>
+      </c>
+      <c r="L24" s="2" t="s">
         <v>126</v>
-      </c>
-[...10 lines deleted...]
-        <v>127</v>
       </c>
       <c r="M24" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B25" s="2">
         <v>40</v>
       </c>
       <c r="C25" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D25" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E25" s="2">
         <v>1912</v>
       </c>
       <c r="F25" s="2" t="s">
+        <v>127</v>
+      </c>
+      <c r="G25" s="2" t="s">
         <v>128</v>
       </c>
-      <c r="G25" s="2" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="H25" s="2" t="s">
-        <v>32</v>
+        <v>129</v>
       </c>
       <c r="I25" s="2">
-        <v>2025</v>
+        <v>20062011</v>
       </c>
       <c r="J25" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K25" s="2">
-        <v>152</v>
+        <v>94</v>
       </c>
       <c r="L25" s="2" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="M25" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B26" s="2">
         <v>40</v>
       </c>
       <c r="C26" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D26" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E26" s="2">
         <v>1912</v>
       </c>
       <c r="F26" s="2" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="G26" s="2" t="s">
-        <v>131</v>
+        <v>31</v>
       </c>
       <c r="H26" s="2" t="s">
-        <v>26</v>
+        <v>32</v>
       </c>
       <c r="I26" s="2">
-        <v>2022</v>
+        <v>2025</v>
       </c>
       <c r="J26" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K26" s="2">
-        <v>120</v>
+        <v>152</v>
       </c>
       <c r="L26" s="2" t="s">
         <v>132</v>
       </c>
       <c r="M26" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" s="2" t="s">
         <v>116</v>
       </c>
       <c r="B27" s="2">
         <v>40</v>
       </c>
       <c r="C27" s="2" t="s">
         <v>117</v>
       </c>
       <c r="D27" s="3" t="s">
         <v>118</v>
       </c>
       <c r="E27" s="2">
         <v>1912</v>
       </c>
       <c r="F27" s="2" t="s">
@@ -2656,92 +2671,92 @@
       <c r="L35" s="2" t="s">
         <v>168</v>
       </c>
       <c r="M35" s="2"/>
     </row>
     <row r="36" spans="1:13">
       <c r="A36" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B36" s="2">
         <v>225</v>
       </c>
       <c r="C36" s="2" t="s">
         <v>169</v>
       </c>
       <c r="D36" s="3" t="s">
         <v>170</v>
       </c>
       <c r="E36" s="2">
         <v>1923</v>
       </c>
       <c r="F36" s="2" t="s">
         <v>171</v>
       </c>
       <c r="G36" s="2" t="s">
-        <v>125</v>
+        <v>128</v>
       </c>
       <c r="H36" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I36" s="2">
         <v>2021</v>
       </c>
       <c r="J36" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K36" s="2">
         <v>147</v>
       </c>
       <c r="L36" s="2" t="s">
         <v>172</v>
       </c>
       <c r="M36" s="2" t="s">
         <v>173</v>
       </c>
     </row>
     <row r="37" spans="1:13">
       <c r="A37" s="2" t="s">
         <v>146</v>
       </c>
       <c r="B37" s="2">
         <v>229</v>
       </c>
       <c r="C37" s="2" t="s">
         <v>174</v>
       </c>
       <c r="D37" s="3" t="s">
         <v>175</v>
       </c>
       <c r="E37" s="2">
         <v>1923</v>
       </c>
       <c r="F37" s="2" t="s">
         <v>176</v>
       </c>
       <c r="G37" s="2" t="s">
-        <v>131</v>
+        <v>125</v>
       </c>
       <c r="H37" s="2" t="s">
         <v>26</v>
       </c>
       <c r="I37" s="2">
         <v>2022</v>
       </c>
       <c r="J37" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K37" s="2">
         <v>132</v>
       </c>
       <c r="L37" s="2" t="s">
         <v>177</v>
       </c>
       <c r="M37" s="2" t="s">
         <v>178</v>
       </c>
     </row>
     <row r="38" spans="1:13">
       <c r="A38" s="2" t="s">
         <v>179</v>
       </c>
       <c r="B38" s="2">
@@ -2798,840 +2813,879 @@
       <c r="F39" s="2" t="s">
         <v>189</v>
       </c>
       <c r="G39" s="2" t="s">
         <v>184</v>
       </c>
       <c r="H39" s="2" t="s">
         <v>185</v>
       </c>
       <c r="I39" s="2">
         <v>2024</v>
       </c>
       <c r="J39" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K39" s="2">
         <v>0</v>
       </c>
       <c r="L39" s="2"/>
       <c r="M39" s="2" t="s">
         <v>123</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" s="2" t="s">
+        <v>179</v>
+      </c>
+      <c r="B40" s="2">
+        <v>270</v>
+      </c>
+      <c r="C40" s="2" t="s">
         <v>190</v>
       </c>
-      <c r="B40" s="2">
-[...2 lines deleted...]
-      <c r="C40" s="2" t="s">
+      <c r="D40" s="3" t="s">
         <v>191</v>
       </c>
-      <c r="D40" s="3" t="s">
+      <c r="E40" s="2">
+        <v>1924</v>
+      </c>
+      <c r="F40" s="2" t="s">
         <v>192</v>
       </c>
-      <c r="E40" s="2"/>
-      <c r="F40" s="2" t="s">
+      <c r="G40" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H40" s="2" t="s">
+        <v>70</v>
+      </c>
+      <c r="I40" s="2">
+        <v>2026</v>
+      </c>
+      <c r="J40" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K40" s="2">
+        <v>1022</v>
+      </c>
+      <c r="L40" s="2" t="s">
         <v>193</v>
       </c>
-      <c r="G40" s="2" t="s">
+      <c r="M40" s="2" t="s">
         <v>194</v>
-      </c>
-[...16 lines deleted...]
-        <v>196</v>
       </c>
     </row>
     <row r="41" spans="1:13">
       <c r="A41" s="2" t="s">
+        <v>195</v>
+      </c>
+      <c r="B41" s="2">
+        <v>291</v>
+      </c>
+      <c r="C41" s="2" t="s">
+        <v>196</v>
+      </c>
+      <c r="D41" s="3" t="s">
         <v>197</v>
       </c>
-      <c r="B41" s="2">
-[...2 lines deleted...]
-      <c r="C41" s="2" t="s">
+      <c r="E41" s="2"/>
+      <c r="F41" s="2" t="s">
         <v>198</v>
       </c>
-      <c r="D41" s="3" t="s">
+      <c r="G41" s="2" t="s">
         <v>199</v>
-      </c>
-[...7 lines deleted...]
-        <v>201</v>
       </c>
       <c r="H41" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I41" s="2">
-        <v>2002</v>
+        <v>2016</v>
       </c>
       <c r="J41" s="2" t="s">
         <v>52</v>
       </c>
       <c r="K41" s="2">
-        <v>296</v>
+        <v>128</v>
       </c>
       <c r="L41" s="2" t="s">
-        <v>202</v>
+        <v>200</v>
       </c>
       <c r="M41" s="2" t="s">
-        <v>203</v>
+        <v>201</v>
       </c>
     </row>
     <row r="42" spans="1:13">
       <c r="A42" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B42" s="2">
         <v>293</v>
       </c>
       <c r="C42" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D42" s="3" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E42" s="2">
         <v>1919</v>
       </c>
       <c r="F42" s="2" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
       <c r="G42" s="2" t="s">
+        <v>31</v>
+      </c>
+      <c r="H42" s="2" t="s">
+        <v>57</v>
+      </c>
+      <c r="I42" s="2">
+        <v>2007</v>
+      </c>
+      <c r="J42" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K42" s="2">
+        <v>368</v>
+      </c>
+      <c r="L42" s="2" t="s">
         <v>205</v>
-      </c>
-[...13 lines deleted...]
-        <v>206</v>
       </c>
       <c r="M42" s="2"/>
     </row>
     <row r="43" spans="1:13">
       <c r="A43" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B43" s="2">
         <v>293</v>
       </c>
       <c r="C43" s="2" t="s">
-        <v>198</v>
+        <v>203</v>
       </c>
       <c r="D43" s="3" t="s">
-        <v>199</v>
+        <v>204</v>
       </c>
       <c r="E43" s="2">
         <v>1919</v>
       </c>
       <c r="F43" s="2" t="s">
-        <v>198</v>
+        <v>206</v>
       </c>
       <c r="G43" s="2" t="s">
-        <v>31</v>
+        <v>207</v>
       </c>
       <c r="H43" s="2" t="s">
-        <v>57</v>
+        <v>46</v>
       </c>
       <c r="I43" s="2">
-        <v>2007</v>
+        <v>2002</v>
       </c>
       <c r="J43" s="2" t="s">
-        <v>19</v>
+        <v>52</v>
       </c>
       <c r="K43" s="2">
-        <v>368</v>
+        <v>296</v>
       </c>
       <c r="L43" s="2" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="M43" s="2"/>
+        <v>208</v>
+      </c>
+      <c r="M43" s="2" t="s">
+        <v>209</v>
+      </c>
     </row>
     <row r="44" spans="1:13">
       <c r="A44" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B44" s="2">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C44" s="2" t="s">
-        <v>208</v>
+        <v>203</v>
       </c>
       <c r="D44" s="3" t="s">
-        <v>209</v>
+        <v>204</v>
       </c>
       <c r="E44" s="2">
         <v>1919</v>
       </c>
       <c r="F44" s="2" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="G44" s="2" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="H44" s="2" t="s">
-        <v>57</v>
+        <v>18</v>
       </c>
       <c r="I44" s="2">
-        <v>2009</v>
+        <v>2023</v>
       </c>
       <c r="J44" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K44" s="2">
-        <v>328</v>
+        <v>387</v>
       </c>
       <c r="L44" s="2" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="M44" s="2"/>
     </row>
     <row r="45" spans="1:13">
       <c r="A45" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B45" s="2">
         <v>294</v>
       </c>
       <c r="C45" s="2" t="s">
-        <v>208</v>
+        <v>213</v>
       </c>
       <c r="D45" s="3" t="s">
-        <v>209</v>
+        <v>214</v>
       </c>
       <c r="E45" s="2">
         <v>1919</v>
       </c>
       <c r="F45" s="2" t="s">
-        <v>211</v>
+        <v>215</v>
       </c>
       <c r="G45" s="2" t="s">
-        <v>201</v>
+        <v>207</v>
       </c>
       <c r="H45" s="2" t="s">
         <v>46</v>
       </c>
       <c r="I45" s="2">
         <v>2005</v>
       </c>
       <c r="J45" s="2" t="s">
-        <v>212</v>
+        <v>216</v>
       </c>
       <c r="K45" s="2">
         <v>269</v>
       </c>
       <c r="L45" s="2" t="s">
-        <v>213</v>
+        <v>217</v>
       </c>
       <c r="M45" s="2" t="s">
-        <v>214</v>
+        <v>218</v>
       </c>
     </row>
     <row r="46" spans="1:13">
       <c r="A46" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B46" s="2">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="C46" s="2" t="s">
-        <v>215</v>
+        <v>213</v>
       </c>
       <c r="D46" s="3" t="s">
-        <v>216</v>
+        <v>214</v>
       </c>
       <c r="E46" s="2">
         <v>1919</v>
       </c>
       <c r="F46" s="2" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
       <c r="G46" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H46" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I46" s="2">
-        <v>2011</v>
+        <v>2009</v>
       </c>
       <c r="J46" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K46" s="2">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="L46" s="2" t="s">
-        <v>210</v>
+        <v>219</v>
       </c>
       <c r="M46" s="2"/>
     </row>
     <row r="47" spans="1:13">
       <c r="A47" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B47" s="2">
-        <v>297</v>
+        <v>295</v>
       </c>
       <c r="C47" s="2" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D47" s="3" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="E47" s="2">
         <v>1919</v>
       </c>
       <c r="F47" s="2" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="G47" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H47" s="2" t="s">
         <v>57</v>
       </c>
       <c r="I47" s="2">
-        <v>2006</v>
+        <v>2011</v>
       </c>
       <c r="J47" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K47" s="2">
-        <v>170</v>
+        <v>329</v>
       </c>
       <c r="L47" s="2" t="s">
-        <v>221</v>
+        <v>219</v>
       </c>
       <c r="M47" s="2"/>
     </row>
     <row r="48" spans="1:13">
       <c r="A48" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B48" s="2">
-        <v>300</v>
+        <v>297</v>
       </c>
       <c r="C48" s="2" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D48" s="3" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="E48" s="2">
         <v>1919</v>
       </c>
       <c r="F48" s="2" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="G48" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H48" s="2" t="s">
-        <v>32</v>
+        <v>57</v>
       </c>
       <c r="I48" s="2">
-        <v>2020</v>
+        <v>2006</v>
       </c>
       <c r="J48" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K48" s="2">
-        <v>188</v>
+        <v>170</v>
       </c>
       <c r="L48" s="2" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="M48" s="2" t="s">
         <v>226</v>
       </c>
+      <c r="M48" s="2"/>
     </row>
     <row r="49" spans="1:13">
       <c r="A49" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B49" s="2">
-        <v>302</v>
+        <v>300</v>
       </c>
       <c r="C49" s="2" t="s">
         <v>227</v>
       </c>
       <c r="D49" s="3" t="s">
         <v>228</v>
       </c>
-      <c r="E49" s="2"/>
+      <c r="E49" s="2" t="s">
+        <v>229</v>
+      </c>
       <c r="F49" s="2" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G49" s="2" t="s">
-        <v>205</v>
+        <v>31</v>
       </c>
       <c r="H49" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I49" s="2">
-        <v>2024</v>
+        <v>2020</v>
       </c>
       <c r="J49" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K49" s="2">
-        <v>156</v>
+        <v>188</v>
       </c>
       <c r="L49" s="2" t="s">
-        <v>230</v>
-[...3 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="M49" s="2"/>
     </row>
     <row r="50" spans="1:13">
       <c r="A50" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B50" s="2">
         <v>302</v>
       </c>
       <c r="C50" s="2" t="s">
-        <v>227</v>
+        <v>232</v>
       </c>
       <c r="D50" s="3" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>233</v>
+      </c>
+      <c r="E50" s="2"/>
       <c r="F50" s="2" t="s">
-        <v>227</v>
+        <v>234</v>
       </c>
       <c r="G50" s="2" t="s">
-        <v>31</v>
+        <v>211</v>
       </c>
       <c r="H50" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I50" s="2">
         <v>2024</v>
       </c>
       <c r="J50" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K50" s="2">
-        <v>284</v>
+        <v>156</v>
       </c>
       <c r="L50" s="2" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="M50" s="2"/>
+        <v>235</v>
+      </c>
+      <c r="M50" s="2" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="51" spans="1:13">
       <c r="A51" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B51" s="2">
         <v>302</v>
       </c>
       <c r="C51" s="2" t="s">
         <v>232</v>
       </c>
       <c r="D51" s="3" t="s">
         <v>233</v>
       </c>
       <c r="E51" s="2">
-        <v>1921</v>
+        <v>1920</v>
       </c>
       <c r="F51" s="2" t="s">
-        <v>234</v>
+        <v>232</v>
       </c>
       <c r="G51" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H51" s="2" t="s">
         <v>32</v>
       </c>
       <c r="I51" s="2">
-        <v>2023</v>
+        <v>2024</v>
       </c>
       <c r="J51" s="2" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="K51" s="2">
-        <v>261</v>
+        <v>284</v>
       </c>
       <c r="L51" s="2" t="s">
-        <v>71</v>
-[...3 lines deleted...]
-      </c>
+        <v>236</v>
+      </c>
+      <c r="M51" s="2"/>
     </row>
     <row r="52" spans="1:13">
       <c r="A52" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B52" s="2">
-        <v>304</v>
+        <v>302</v>
       </c>
       <c r="C52" s="2" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="D52" s="3" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="E52" s="2"/>
+        <v>238</v>
+      </c>
+      <c r="E52" s="2">
+        <v>1921</v>
+      </c>
       <c r="F52" s="2" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G52" s="2" t="s">
-        <v>239</v>
+        <v>31</v>
       </c>
       <c r="H52" s="2" t="s">
-        <v>18</v>
+        <v>32</v>
       </c>
       <c r="I52" s="2">
         <v>2023</v>
       </c>
       <c r="J52" s="2" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="K52" s="2">
-        <v>96</v>
+        <v>261</v>
       </c>
       <c r="L52" s="2" t="s">
+        <v>71</v>
+      </c>
+      <c r="M52" s="2" t="s">
         <v>240</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
     </row>
     <row r="53" spans="1:13">
       <c r="A53" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B53" s="2">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="C53" s="2" t="s">
         <v>241</v>
       </c>
       <c r="D53" s="3" t="s">
         <v>242</v>
       </c>
-      <c r="E53" s="2">
-[...1 lines deleted...]
-      </c>
+      <c r="E53" s="2"/>
       <c r="F53" s="2" t="s">
         <v>243</v>
       </c>
       <c r="G53" s="2" t="s">
-        <v>91</v>
+        <v>244</v>
       </c>
       <c r="H53" s="2" t="s">
         <v>18</v>
       </c>
       <c r="I53" s="2">
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="J53" s="2" t="s">
         <v>19</v>
       </c>
       <c r="K53" s="2">
-        <v>191</v>
+        <v>96</v>
       </c>
       <c r="L53" s="2" t="s">
-        <v>244</v>
-[...1 lines deleted...]
-      <c r="M53" s="2"/>
+        <v>245</v>
+      </c>
+      <c r="M53" s="2" t="s">
+        <v>123</v>
+      </c>
     </row>
     <row r="54" spans="1:13">
       <c r="A54" s="2" t="s">
-        <v>197</v>
+        <v>202</v>
       </c>
       <c r="B54" s="2">
         <v>311</v>
       </c>
       <c r="C54" s="2" t="s">
-        <v>241</v>
+        <v>246</v>
       </c>
       <c r="D54" s="3" t="s">
-        <v>242</v>
+        <v>247</v>
       </c>
       <c r="E54" s="2">
         <v>1924</v>
       </c>
       <c r="F54" s="2" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
       <c r="G54" s="2" t="s">
-        <v>31</v>
+        <v>91</v>
       </c>
       <c r="H54" s="2" t="s">
-        <v>32</v>
+        <v>18</v>
       </c>
       <c r="I54" s="2">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="J54" s="2" t="s">
-        <v>105</v>
+        <v>19</v>
       </c>
       <c r="K54" s="2">
-        <v>273</v>
+        <v>191</v>
       </c>
       <c r="L54" s="2" t="s">
-        <v>246</v>
-[...3 lines deleted...]
-      </c>
+        <v>249</v>
+      </c>
+      <c r="M54" s="2"/>
     </row>
     <row r="55" spans="1:13">
       <c r="A55" s="2" t="s">
-        <v>248</v>
+        <v>202</v>
       </c>
       <c r="B55" s="2">
-        <v>317</v>
+        <v>311</v>
       </c>
       <c r="C55" s="2" t="s">
-        <v>249</v>
+        <v>246</v>
       </c>
       <c r="D55" s="3" t="s">
-        <v>250</v>
+        <v>247</v>
       </c>
       <c r="E55" s="2">
         <v>1924</v>
       </c>
       <c r="F55" s="2" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G55" s="2" t="s">
         <v>31</v>
       </c>
       <c r="H55" s="2" t="s">
-        <v>57</v>
+        <v>32</v>
       </c>
       <c r="I55" s="2">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="J55" s="2" t="s">
-        <v>19</v>
+        <v>105</v>
       </c>
       <c r="K55" s="2">
-        <v>368</v>
+        <v>273</v>
       </c>
       <c r="L55" s="2" t="s">
         <v>251</v>
       </c>
-      <c r="M55" s="2"/>
+      <c r="M55" s="2" t="s">
+        <v>252</v>
+      </c>
     </row>
     <row r="56" spans="1:13">
       <c r="A56" s="2" t="s">
-        <v>248</v>
+        <v>253</v>
       </c>
       <c r="B56" s="2">
         <v>317</v>
       </c>
       <c r="C56" s="2" t="s">
-        <v>249</v>
+        <v>254</v>
       </c>
       <c r="D56" s="3" t="s">
-        <v>250</v>
+        <v>255</v>
       </c>
       <c r="E56" s="2">
         <v>1924</v>
       </c>
       <c r="F56" s="2" t="s">
-        <v>252</v>
+        <v>254</v>
       </c>
       <c r="G56" s="2" t="s">
-        <v>201</v>
+        <v>31</v>
       </c>
       <c r="H56" s="2" t="s">
-        <v>46</v>
+        <v>57</v>
       </c>
       <c r="I56" s="2">
-        <v>2017</v>
+        <v>2008</v>
       </c>
       <c r="J56" s="2" t="s">
-        <v>52</v>
+        <v>19</v>
       </c>
       <c r="K56" s="2">
-        <v>292</v>
+        <v>368</v>
       </c>
       <c r="L56" s="2" t="s">
-        <v>253</v>
-[...3 lines deleted...]
-      </c>
+        <v>256</v>
+      </c>
+      <c r="M56" s="2"/>
     </row>
     <row r="57" spans="1:13">
       <c r="A57" s="2" t="s">
+        <v>253</v>
+      </c>
+      <c r="B57" s="2">
+        <v>317</v>
+      </c>
+      <c r="C57" s="2" t="s">
+        <v>254</v>
+      </c>
+      <c r="D57" s="3" t="s">
         <v>255</v>
       </c>
-      <c r="B57" s="2">
-[...5 lines deleted...]
-      <c r="D57" s="3" t="s">
+      <c r="E57" s="2">
+        <v>1924</v>
+      </c>
+      <c r="F57" s="2" t="s">
         <v>257</v>
       </c>
-      <c r="E57" s="2"/>
-      <c r="F57" s="2" t="s">
+      <c r="G57" s="2" t="s">
+        <v>207</v>
+      </c>
+      <c r="H57" s="2" t="s">
+        <v>46</v>
+      </c>
+      <c r="I57" s="2">
+        <v>2017</v>
+      </c>
+      <c r="J57" s="2" t="s">
+        <v>52</v>
+      </c>
+      <c r="K57" s="2">
+        <v>292</v>
+      </c>
+      <c r="L57" s="2" t="s">
         <v>258</v>
       </c>
-      <c r="G57" s="2" t="s">
-[...14 lines deleted...]
-      <c r="L57" s="2" t="s">
+      <c r="M57" s="2" t="s">
         <v>259</v>
       </c>
-      <c r="M57" s="2"/>
     </row>
     <row r="58" spans="1:13">
       <c r="A58" s="2" t="s">
-        <v>255</v>
+        <v>260</v>
       </c>
       <c r="B58" s="2">
-        <v>327</v>
+        <v>320</v>
       </c>
       <c r="C58" s="2" t="s">
-        <v>260</v>
+        <v>261</v>
       </c>
       <c r="D58" s="3" t="s">
-        <v>261</v>
-[...3 lines deleted...]
-      </c>
+        <v>262</v>
+      </c>
+      <c r="E58" s="2"/>
       <c r="F58" s="2" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
       <c r="G58" s="2" t="s">
-        <v>263</v>
+        <v>31</v>
       </c>
       <c r="H58" s="2" t="s">
+        <v>32</v>
+      </c>
+      <c r="I58" s="2">
+        <v>2024</v>
+      </c>
+      <c r="J58" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K58" s="2">
+        <v>384</v>
+      </c>
+      <c r="L58" s="2" t="s">
         <v>264</v>
       </c>
-      <c r="I58" s="2">
-[...13 lines deleted...]
-      </c>
+      <c r="M58" s="2"/>
     </row>
     <row r="59" spans="1:13">
       <c r="A59" s="2" t="s">
+        <v>260</v>
+      </c>
+      <c r="B59" s="2">
+        <v>327</v>
+      </c>
+      <c r="C59" s="2" t="s">
+        <v>265</v>
+      </c>
+      <c r="D59" s="3" t="s">
+        <v>266</v>
+      </c>
+      <c r="E59" s="2">
+        <v>1924</v>
+      </c>
+      <c r="F59" s="2" t="s">
         <v>267</v>
       </c>
-      <c r="B59" s="2">
+      <c r="G59" s="2" t="s">
+        <v>268</v>
+      </c>
+      <c r="H59" s="2" t="s">
+        <v>269</v>
+      </c>
+      <c r="I59" s="2">
+        <v>2023</v>
+      </c>
+      <c r="J59" s="2" t="s">
+        <v>19</v>
+      </c>
+      <c r="K59" s="2">
+        <v>301</v>
+      </c>
+      <c r="L59" s="2" t="s">
+        <v>270</v>
+      </c>
+      <c r="M59" s="2" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="60" spans="1:13">
+      <c r="A60" s="2" t="s">
+        <v>272</v>
+      </c>
+      <c r="B60" s="2">
         <v>351</v>
       </c>
-      <c r="C59" s="2" t="s">
-[...5 lines deleted...]
-      <c r="E59" s="2">
+      <c r="C60" s="2" t="s">
+        <v>273</v>
+      </c>
+      <c r="D60" s="3" t="s">
+        <v>274</v>
+      </c>
+      <c r="E60" s="2">
         <v>1923</v>
       </c>
-      <c r="F59" s="2" t="s">
-[...2 lines deleted...]
-      <c r="G59" s="2" t="s">
+      <c r="F60" s="2" t="s">
+        <v>275</v>
+      </c>
+      <c r="G60" s="2" t="s">
         <v>31</v>
       </c>
-      <c r="H59" s="2" t="s">
+      <c r="H60" s="2" t="s">
         <v>32</v>
       </c>
-      <c r="I59" s="2">
+      <c r="I60" s="2">
         <v>2019</v>
       </c>
-      <c r="J59" s="2" t="s">
+      <c r="J60" s="2" t="s">
         <v>105</v>
       </c>
-      <c r="K59" s="2">
+      <c r="K60" s="2">
         <v>233</v>
       </c>
-      <c r="L59" s="2" t="s">
-[...3 lines deleted...]
-        <v>272</v>
+      <c r="L60" s="2" t="s">
+        <v>276</v>
+      </c>
+      <c r="M60" s="2" t="s">
+        <v>277</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">