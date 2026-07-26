--- v0 (2026-03-14)
+++ v1 (2026-07-26)
@@ -128,60 +128,60 @@
   <si>
     <t>Wo und wie findet mann den Geist?</t>
   </si>
   <si>
     <t>1908, 1909</t>
   </si>
   <si>
     <t>사고의 실용적인 형성</t>
   </si>
   <si>
     <t>최혜경</t>
   </si>
   <si>
     <t>밝은누리</t>
   </si>
   <si>
     <t>종이책</t>
   </si>
   <si>
     <t>978-8-98100-119-3</t>
   </si>
   <si>
     <t>일부 번역</t>
   </si>
   <si>
-    <t>영혼 생활의 변형 - 영혼 체험의 길: 1부</t>
+    <t>영혼생활의 변형 - 영혼 체험의 길: 1부</t>
   </si>
   <si>
     <t>Metamorphosen des Seelenlebens - Pfade der Seelenerlebnisse: Erster Teil</t>
   </si>
   <si>
     <t>1909-1910</t>
   </si>
   <si>
-    <t>영혼 생활의 변형 - 영혼 체험의 길: 2부</t>
+    <t>영혼생활의 변형 - 영혼 체험의 길: 2부</t>
   </si>
   <si>
     <t>Metamorphosen des Seelenlebens - Pfade der Seelenerlebnisse: Zweiter Teil</t>
   </si>
   <si>
     <t>현존에서 가장 큰 질문들에 대한 정신과학이 주는 대답들</t>
   </si>
   <si>
     <t>Antworten der Geisteswissenschaft auf die großen Fragen des Daseins</t>
   </si>
   <si>
     <t>1910-1911</t>
   </si>
   <si>
     <t>정신 연구의 관점에서 본 인류 역사</t>
   </si>
   <si>
     <t>Menschengeschichte im Lichte der Geistesforschung</t>
   </si>
   <si>
     <t>1911-1912</t>
   </si>
   <si>
     <t>정신 연구의 결과</t>
   </si>