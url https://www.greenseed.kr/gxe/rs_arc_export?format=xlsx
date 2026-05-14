--- v0 (2026-03-03)
+++ v1 (2026-05-14)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="973">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="972">
   <si>
     <t>분류</t>
   </si>
   <si>
     <t>GA(전집번호)</t>
   </si>
   <si>
     <t>제목(한국어)</t>
   </si>
   <si>
     <t>제목(원서)</t>
   </si>
   <si>
     <t>초판년도(원서)</t>
   </si>
   <si>
     <t>제목(국내도서)</t>
   </si>
   <si>
     <t>옮긴이</t>
   </si>
   <si>
     <t>펴낸이</t>
   </si>
   <si>
@@ -2520,53 +2520,50 @@
     <t>Erziehung und Unterricht aus Menschenerkenntnis</t>
   </si>
   <si>
     <t>명상적 인간학 : 인간 이해에 기초한 교육과 수업</t>
   </si>
   <si>
     <t>979-1-19288-705-0</t>
   </si>
   <si>
     <t>979-1-18620-288-3</t>
   </si>
   <si>
     <t>인간의 건강한 발달</t>
   </si>
   <si>
     <t>Die gesunde Entwickelung des Menschenwesens</t>
   </si>
   <si>
     <t>1921-1922</t>
   </si>
   <si>
     <t>인지학의 토대에서 나온 교육 방법론과 수업 방법론</t>
   </si>
   <si>
     <t>Erziehungsmethoden und Unterrichtsmethoden auf anthroposophischer Grundlage</t>
-  </si>
-[...1 lines deleted...]
-    <t>1921-2922</t>
   </si>
   <si>
     <t>인간과 교육학에 대한 인지학적 앎</t>
   </si>
   <si>
     <t>Anthroposophische Menschenkunde und Pädagogik</t>
   </si>
   <si>
     <t>교육과 예술 · 교육과 도덕</t>
   </si>
   <si>
     <t>김미숙, 김주아, 김하진, 서석훈, 신영주, 오윤선, 이미영, 이소윤, 장영심, 장은심</t>
   </si>
   <si>
     <t>979-1-19288-703-6</t>
   </si>
   <si>
     <t>교육 예술의 영혼-정신적 근본력. 교육과 사회적 삶 속 정신적 가치</t>
   </si>
   <si>
     <t>Die geistig-seelischen Grundkräfte der Erziehungskunst. Spirituelle Werte in Erziehung und sozialem Leben.</t>
   </si>
   <si>
     <t>인간에 대한 정신과학적 앎의 관점에서 나온 교육 방법론 실재</t>
   </si>
@@ -13202,1756 +13199,1756 @@
       <c r="H321" s="2"/>
       <c r="I321" s="2">
         <v>0</v>
       </c>
       <c r="J321" s="2"/>
       <c r="K321" s="2">
         <v>0</v>
       </c>
       <c r="L321" s="2"/>
       <c r="M321" s="2"/>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B322" s="2">
         <v>304</v>
       </c>
       <c r="C322" s="2" t="s">
         <v>834</v>
       </c>
       <c r="D322" s="3" t="s">
         <v>835</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>836</v>
+        <v>833</v>
       </c>
       <c r="F322" s="2"/>
       <c r="G322" s="2"/>
       <c r="H322" s="2"/>
       <c r="I322" s="2">
         <v>0</v>
       </c>
       <c r="J322" s="2"/>
       <c r="K322" s="2">
         <v>0</v>
       </c>
       <c r="L322" s="2"/>
       <c r="M322" s="2"/>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B323" s="2">
         <v>304</v>
       </c>
       <c r="C323" s="2" t="s">
+        <v>836</v>
+      </c>
+      <c r="D323" s="3" t="s">
         <v>837</v>
-      </c>
-[...1 lines deleted...]
-        <v>838</v>
       </c>
       <c r="E323" s="2"/>
       <c r="F323" s="2" t="s">
+        <v>838</v>
+      </c>
+      <c r="G323" s="2" t="s">
         <v>839</v>
-      </c>
-[...1 lines deleted...]
-        <v>840</v>
       </c>
       <c r="H323" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I323" s="2">
         <v>2023</v>
       </c>
       <c r="J323" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K323" s="2">
         <v>96</v>
       </c>
       <c r="L323" s="2" t="s">
-        <v>841</v>
+        <v>840</v>
       </c>
       <c r="M323" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B324" s="2">
         <v>305</v>
       </c>
       <c r="C324" s="2" t="s">
+        <v>841</v>
+      </c>
+      <c r="D324" s="3" t="s">
         <v>842</v>
-      </c>
-[...1 lines deleted...]
-        <v>843</v>
       </c>
       <c r="E324" s="2">
         <v>1922</v>
       </c>
       <c r="F324" s="2"/>
       <c r="G324" s="2"/>
       <c r="H324" s="2"/>
       <c r="I324" s="2">
         <v>0</v>
       </c>
       <c r="J324" s="2"/>
       <c r="K324" s="2">
         <v>0</v>
       </c>
       <c r="L324" s="2"/>
       <c r="M324" s="2"/>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B325" s="2">
         <v>306</v>
       </c>
       <c r="C325" s="2" t="s">
+        <v>843</v>
+      </c>
+      <c r="D325" s="3" t="s">
         <v>844</v>
-      </c>
-[...1 lines deleted...]
-        <v>845</v>
       </c>
       <c r="E325" s="2">
         <v>1923</v>
       </c>
       <c r="F325" s="2"/>
       <c r="G325" s="2"/>
       <c r="H325" s="2"/>
       <c r="I325" s="2">
         <v>0</v>
       </c>
       <c r="J325" s="2"/>
       <c r="K325" s="2">
         <v>0</v>
       </c>
       <c r="L325" s="2"/>
       <c r="M325" s="2"/>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B326" s="2">
         <v>307</v>
       </c>
       <c r="C326" s="2" t="s">
+        <v>845</v>
+      </c>
+      <c r="D326" s="3" t="s">
         <v>846</v>
-      </c>
-[...1 lines deleted...]
-        <v>847</v>
       </c>
       <c r="E326" s="2">
         <v>1923</v>
       </c>
       <c r="F326" s="2"/>
       <c r="G326" s="2"/>
       <c r="H326" s="2"/>
       <c r="I326" s="2">
         <v>0</v>
       </c>
       <c r="J326" s="2"/>
       <c r="K326" s="2">
         <v>0</v>
       </c>
       <c r="L326" s="2"/>
       <c r="M326" s="2"/>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B327" s="2">
         <v>308</v>
       </c>
       <c r="C327" s="2" t="s">
+        <v>847</v>
+      </c>
+      <c r="D327" s="3" t="s">
         <v>848</v>
-      </c>
-[...1 lines deleted...]
-        <v>849</v>
       </c>
       <c r="E327" s="2">
         <v>1924</v>
       </c>
       <c r="F327" s="2"/>
       <c r="G327" s="2"/>
       <c r="H327" s="2"/>
       <c r="I327" s="2">
         <v>0</v>
       </c>
       <c r="J327" s="2"/>
       <c r="K327" s="2">
         <v>0</v>
       </c>
       <c r="L327" s="2"/>
       <c r="M327" s="2"/>
     </row>
     <row r="328" spans="1:13">
       <c r="A328" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B328" s="2">
         <v>309</v>
       </c>
       <c r="C328" s="2" t="s">
+        <v>849</v>
+      </c>
+      <c r="D328" s="3" t="s">
         <v>850</v>
-      </c>
-[...1 lines deleted...]
-        <v>851</v>
       </c>
       <c r="E328" s="2">
         <v>1924</v>
       </c>
       <c r="F328" s="2"/>
       <c r="G328" s="2"/>
       <c r="H328" s="2"/>
       <c r="I328" s="2">
         <v>0</v>
       </c>
       <c r="J328" s="2"/>
       <c r="K328" s="2">
         <v>0</v>
       </c>
       <c r="L328" s="2"/>
       <c r="M328" s="2"/>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B329" s="2">
         <v>310</v>
       </c>
       <c r="C329" s="2" t="s">
+        <v>851</v>
+      </c>
+      <c r="D329" s="3" t="s">
         <v>852</v>
-      </c>
-[...1 lines deleted...]
-        <v>853</v>
       </c>
       <c r="E329" s="2">
         <v>1924</v>
       </c>
       <c r="F329" s="2"/>
       <c r="G329" s="2"/>
       <c r="H329" s="2"/>
       <c r="I329" s="2">
         <v>0</v>
       </c>
       <c r="J329" s="2"/>
       <c r="K329" s="2">
         <v>0</v>
       </c>
       <c r="L329" s="2"/>
       <c r="M329" s="2"/>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B330" s="2">
         <v>311</v>
       </c>
       <c r="C330" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="D330" s="3" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="E330" s="2">
         <v>1924</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>856</v>
+        <v>855</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H330" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I330" s="2">
         <v>2017</v>
       </c>
       <c r="J330" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K330" s="2">
         <v>191</v>
       </c>
       <c r="L330" s="2" t="s">
-        <v>857</v>
+        <v>856</v>
       </c>
       <c r="M330" s="2"/>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" s="2" t="s">
         <v>779</v>
       </c>
       <c r="B331" s="2">
         <v>311</v>
       </c>
       <c r="C331" s="2" t="s">
+        <v>853</v>
+      </c>
+      <c r="D331" s="3" t="s">
         <v>854</v>
-      </c>
-[...1 lines deleted...]
-        <v>855</v>
       </c>
       <c r="E331" s="2">
         <v>1924</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>858</v>
+        <v>857</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H331" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I331" s="2">
         <v>2022</v>
       </c>
       <c r="J331" s="2" t="s">
         <v>131</v>
       </c>
       <c r="K331" s="2">
         <v>273</v>
       </c>
       <c r="L331" s="2" t="s">
+        <v>858</v>
+      </c>
+      <c r="M331" s="2" t="s">
         <v>859</v>
-      </c>
-[...1 lines deleted...]
-        <v>860</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B332" s="2">
         <v>312</v>
       </c>
       <c r="C332" s="2" t="s">
+        <v>861</v>
+      </c>
+      <c r="D332" s="3" t="s">
         <v>862</v>
-      </c>
-[...1 lines deleted...]
-        <v>863</v>
       </c>
       <c r="E332" s="2">
         <v>1920</v>
       </c>
       <c r="F332" s="2"/>
       <c r="G332" s="2"/>
       <c r="H332" s="2"/>
       <c r="I332" s="2">
         <v>0</v>
       </c>
       <c r="J332" s="2"/>
       <c r="K332" s="2">
         <v>0</v>
       </c>
       <c r="L332" s="2"/>
       <c r="M332" s="2"/>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B333" s="2">
         <v>313</v>
       </c>
       <c r="C333" s="2" t="s">
+        <v>863</v>
+      </c>
+      <c r="D333" s="3" t="s">
         <v>864</v>
-      </c>
-[...1 lines deleted...]
-        <v>865</v>
       </c>
       <c r="E333" s="2">
         <v>1921</v>
       </c>
       <c r="F333" s="2"/>
       <c r="G333" s="2"/>
       <c r="H333" s="2"/>
       <c r="I333" s="2">
         <v>0</v>
       </c>
       <c r="J333" s="2"/>
       <c r="K333" s="2">
         <v>0</v>
       </c>
       <c r="L333" s="2"/>
       <c r="M333" s="2"/>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B334" s="2">
         <v>314</v>
       </c>
       <c r="C334" s="2" t="s">
+        <v>865</v>
+      </c>
+      <c r="D334" s="3" t="s">
         <v>866</v>
-      </c>
-[...1 lines deleted...]
-        <v>867</v>
       </c>
       <c r="E334" s="2"/>
       <c r="F334" s="2"/>
       <c r="G334" s="2"/>
       <c r="H334" s="2"/>
       <c r="I334" s="2">
         <v>0</v>
       </c>
       <c r="J334" s="2"/>
       <c r="K334" s="2">
         <v>0</v>
       </c>
       <c r="L334" s="2"/>
       <c r="M334" s="2"/>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B335" s="2">
         <v>315</v>
       </c>
       <c r="C335" s="2" t="s">
+        <v>867</v>
+      </c>
+      <c r="D335" s="3" t="s">
         <v>868</v>
-      </c>
-[...1 lines deleted...]
-        <v>869</v>
       </c>
       <c r="E335" s="2" t="s">
         <v>833</v>
       </c>
       <c r="F335" s="2"/>
       <c r="G335" s="2"/>
       <c r="H335" s="2"/>
       <c r="I335" s="2">
         <v>0</v>
       </c>
       <c r="J335" s="2"/>
       <c r="K335" s="2">
         <v>0</v>
       </c>
       <c r="L335" s="2"/>
       <c r="M335" s="2"/>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B336" s="2">
         <v>316</v>
       </c>
       <c r="C336" s="2" t="s">
+        <v>869</v>
+      </c>
+      <c r="D336" s="3" t="s">
         <v>870</v>
-      </c>
-[...1 lines deleted...]
-        <v>871</v>
       </c>
       <c r="E336" s="2">
         <v>1924</v>
       </c>
       <c r="F336" s="2"/>
       <c r="G336" s="2"/>
       <c r="H336" s="2"/>
       <c r="I336" s="2">
         <v>0</v>
       </c>
       <c r="J336" s="2"/>
       <c r="K336" s="2">
         <v>0</v>
       </c>
       <c r="L336" s="2"/>
       <c r="M336" s="2"/>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B337" s="2">
         <v>317</v>
       </c>
       <c r="C337" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="D337" s="3" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="E337" s="2">
         <v>1924</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>872</v>
+        <v>871</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H337" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I337" s="2">
         <v>2008</v>
       </c>
       <c r="J337" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K337" s="2">
         <v>368</v>
       </c>
       <c r="L337" s="2" t="s">
-        <v>874</v>
+        <v>873</v>
       </c>
       <c r="M337" s="2"/>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B338" s="2">
         <v>317</v>
       </c>
       <c r="C338" s="2" t="s">
+        <v>871</v>
+      </c>
+      <c r="D338" s="3" t="s">
         <v>872</v>
-      </c>
-[...1 lines deleted...]
-        <v>873</v>
       </c>
       <c r="E338" s="2">
         <v>1924</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>875</v>
+        <v>874</v>
       </c>
       <c r="G338" s="2" t="s">
         <v>783</v>
       </c>
       <c r="H338" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I338" s="2">
         <v>2017</v>
       </c>
       <c r="J338" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K338" s="2">
         <v>292</v>
       </c>
       <c r="L338" s="2" t="s">
+        <v>875</v>
+      </c>
+      <c r="M338" s="2" t="s">
         <v>876</v>
-      </c>
-[...1 lines deleted...]
-        <v>877</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B339" s="2">
         <v>318</v>
       </c>
       <c r="C339" s="2" t="s">
+        <v>877</v>
+      </c>
+      <c r="D339" s="3" t="s">
         <v>878</v>
-      </c>
-[...1 lines deleted...]
-        <v>879</v>
       </c>
       <c r="E339" s="2">
         <v>1924</v>
       </c>
       <c r="F339" s="2"/>
       <c r="G339" s="2"/>
       <c r="H339" s="2"/>
       <c r="I339" s="2">
         <v>0</v>
       </c>
       <c r="J339" s="2"/>
       <c r="K339" s="2">
         <v>0</v>
       </c>
       <c r="L339" s="2"/>
       <c r="M339" s="2"/>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" s="2" t="s">
-        <v>861</v>
+        <v>860</v>
       </c>
       <c r="B340" s="2">
         <v>319</v>
       </c>
       <c r="C340" s="2" t="s">
+        <v>879</v>
+      </c>
+      <c r="D340" s="3" t="s">
         <v>880</v>
-      </c>
-[...1 lines deleted...]
-        <v>881</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F340" s="2"/>
       <c r="G340" s="2"/>
       <c r="H340" s="2"/>
       <c r="I340" s="2">
         <v>0</v>
       </c>
       <c r="J340" s="2"/>
       <c r="K340" s="2">
         <v>0</v>
       </c>
       <c r="L340" s="2"/>
       <c r="M340" s="2"/>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B341" s="2">
         <v>320</v>
       </c>
       <c r="C341" s="2" t="s">
+        <v>882</v>
+      </c>
+      <c r="D341" s="3" t="s">
         <v>883</v>
-      </c>
-[...1 lines deleted...]
-        <v>884</v>
       </c>
       <c r="E341" s="2"/>
       <c r="F341" s="2" t="s">
-        <v>885</v>
+        <v>884</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H341" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I341" s="2">
         <v>2024</v>
       </c>
       <c r="J341" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K341" s="2">
         <v>384</v>
       </c>
       <c r="L341" s="2" t="s">
-        <v>886</v>
+        <v>885</v>
       </c>
       <c r="M341" s="2"/>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B342" s="2">
         <v>321</v>
       </c>
       <c r="C342" s="2" t="s">
+        <v>886</v>
+      </c>
+      <c r="D342" s="3" t="s">
         <v>887</v>
-      </c>
-[...1 lines deleted...]
-        <v>888</v>
       </c>
       <c r="E342" s="2">
         <v>1920</v>
       </c>
       <c r="F342" s="2"/>
       <c r="G342" s="2"/>
       <c r="H342" s="2"/>
       <c r="I342" s="2">
         <v>0</v>
       </c>
       <c r="J342" s="2"/>
       <c r="K342" s="2">
         <v>0</v>
       </c>
       <c r="L342" s="2"/>
       <c r="M342" s="2"/>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B343" s="2">
         <v>322</v>
       </c>
       <c r="C343" s="2" t="s">
+        <v>888</v>
+      </c>
+      <c r="D343" s="3" t="s">
         <v>889</v>
-      </c>
-[...1 lines deleted...]
-        <v>890</v>
       </c>
       <c r="E343" s="2">
         <v>1920</v>
       </c>
       <c r="F343" s="2"/>
       <c r="G343" s="2"/>
       <c r="H343" s="2"/>
       <c r="I343" s="2">
         <v>0</v>
       </c>
       <c r="J343" s="2"/>
       <c r="K343" s="2">
         <v>0</v>
       </c>
       <c r="L343" s="2"/>
       <c r="M343" s="2"/>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B344" s="2">
         <v>323</v>
       </c>
       <c r="C344" s="2" t="s">
+        <v>890</v>
+      </c>
+      <c r="D344" s="3" t="s">
         <v>891</v>
-      </c>
-[...1 lines deleted...]
-        <v>892</v>
       </c>
       <c r="E344" s="2">
         <v>1921</v>
       </c>
       <c r="F344" s="2"/>
       <c r="G344" s="2"/>
       <c r="H344" s="2"/>
       <c r="I344" s="2">
         <v>0</v>
       </c>
       <c r="J344" s="2"/>
       <c r="K344" s="2">
         <v>0</v>
       </c>
       <c r="L344" s="2"/>
       <c r="M344" s="2"/>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B345" s="2">
         <v>324</v>
       </c>
       <c r="C345" s="2" t="s">
+        <v>892</v>
+      </c>
+      <c r="D345" s="3" t="s">
         <v>893</v>
-      </c>
-[...1 lines deleted...]
-        <v>894</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F345" s="2"/>
       <c r="G345" s="2"/>
       <c r="H345" s="2"/>
       <c r="I345" s="2">
         <v>0</v>
       </c>
       <c r="J345" s="2"/>
       <c r="K345" s="2">
         <v>0</v>
       </c>
       <c r="L345" s="2"/>
       <c r="M345" s="2"/>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B346" s="2">
         <v>324</v>
       </c>
       <c r="C346" s="2" t="s">
+        <v>894</v>
+      </c>
+      <c r="D346" s="3" t="s">
         <v>895</v>
-      </c>
-[...1 lines deleted...]
-        <v>896</v>
       </c>
       <c r="E346" s="2">
         <v>1921</v>
       </c>
       <c r="F346" s="2"/>
       <c r="G346" s="2"/>
       <c r="H346" s="2"/>
       <c r="I346" s="2">
         <v>0</v>
       </c>
       <c r="J346" s="2"/>
       <c r="K346" s="2">
         <v>0</v>
       </c>
       <c r="L346" s="2"/>
       <c r="M346" s="2"/>
     </row>
     <row r="347" spans="1:13">
       <c r="A347" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B347" s="2">
         <v>325</v>
       </c>
       <c r="C347" s="2" t="s">
+        <v>896</v>
+      </c>
+      <c r="D347" s="3" t="s">
         <v>897</v>
-      </c>
-[...1 lines deleted...]
-        <v>898</v>
       </c>
       <c r="E347" s="2">
         <v>1921</v>
       </c>
       <c r="F347" s="2"/>
       <c r="G347" s="2"/>
       <c r="H347" s="2"/>
       <c r="I347" s="2">
         <v>0</v>
       </c>
       <c r="J347" s="2"/>
       <c r="K347" s="2">
         <v>0</v>
       </c>
       <c r="L347" s="2"/>
       <c r="M347" s="2"/>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B348" s="2">
         <v>326</v>
       </c>
       <c r="C348" s="2" t="s">
+        <v>898</v>
+      </c>
+      <c r="D348" s="3" t="s">
         <v>899</v>
       </c>
-      <c r="D348" s="3" t="s">
+      <c r="E348" s="2" t="s">
         <v>900</v>
-      </c>
-[...1 lines deleted...]
-        <v>901</v>
       </c>
       <c r="F348" s="2"/>
       <c r="G348" s="2"/>
       <c r="H348" s="2"/>
       <c r="I348" s="2">
         <v>0</v>
       </c>
       <c r="J348" s="2"/>
       <c r="K348" s="2">
         <v>0</v>
       </c>
       <c r="L348" s="2"/>
       <c r="M348" s="2"/>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" s="2" t="s">
-        <v>882</v>
+        <v>881</v>
       </c>
       <c r="B349" s="2">
         <v>327</v>
       </c>
       <c r="C349" s="2" t="s">
+        <v>901</v>
+      </c>
+      <c r="D349" s="3" t="s">
         <v>902</v>
-      </c>
-[...1 lines deleted...]
-        <v>903</v>
       </c>
       <c r="E349" s="2">
         <v>1924</v>
       </c>
       <c r="F349" s="2" t="s">
+        <v>903</v>
+      </c>
+      <c r="G349" s="2" t="s">
         <v>904</v>
       </c>
-      <c r="G349" s="2" t="s">
+      <c r="H349" s="2" t="s">
         <v>905</v>
-      </c>
-[...1 lines deleted...]
-        <v>906</v>
       </c>
       <c r="I349" s="2">
         <v>2023</v>
       </c>
       <c r="J349" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K349" s="2">
         <v>301</v>
       </c>
       <c r="L349" s="2" t="s">
+        <v>906</v>
+      </c>
+      <c r="M349" s="2" t="s">
         <v>907</v>
-      </c>
-[...1 lines deleted...]
-        <v>908</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B350" s="2">
         <v>328</v>
       </c>
       <c r="C350" s="2" t="s">
+        <v>909</v>
+      </c>
+      <c r="D350" s="3" t="s">
         <v>910</v>
-      </c>
-[...1 lines deleted...]
-        <v>911</v>
       </c>
       <c r="E350" s="2">
         <v>1919</v>
       </c>
       <c r="F350" s="2"/>
       <c r="G350" s="2"/>
       <c r="H350" s="2"/>
       <c r="I350" s="2">
         <v>0</v>
       </c>
       <c r="J350" s="2"/>
       <c r="K350" s="2">
         <v>0</v>
       </c>
       <c r="L350" s="2"/>
       <c r="M350" s="2"/>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B351" s="2">
         <v>329</v>
       </c>
       <c r="C351" s="2" t="s">
+        <v>911</v>
+      </c>
+      <c r="D351" s="3" t="s">
         <v>912</v>
-      </c>
-[...1 lines deleted...]
-        <v>913</v>
       </c>
       <c r="E351" s="2">
         <v>1919</v>
       </c>
       <c r="F351" s="2"/>
       <c r="G351" s="2"/>
       <c r="H351" s="2"/>
       <c r="I351" s="2">
         <v>0</v>
       </c>
       <c r="J351" s="2"/>
       <c r="K351" s="2">
         <v>0</v>
       </c>
       <c r="L351" s="2"/>
       <c r="M351" s="2"/>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B352" s="2">
         <v>330</v>
       </c>
       <c r="C352" s="2" t="s">
+        <v>913</v>
+      </c>
+      <c r="D352" s="3" t="s">
         <v>914</v>
-      </c>
-[...1 lines deleted...]
-        <v>915</v>
       </c>
       <c r="E352" s="2">
         <v>1919</v>
       </c>
       <c r="F352" s="2"/>
       <c r="G352" s="2"/>
       <c r="H352" s="2"/>
       <c r="I352" s="2">
         <v>0</v>
       </c>
       <c r="J352" s="2"/>
       <c r="K352" s="2">
         <v>0</v>
       </c>
       <c r="L352" s="2"/>
       <c r="M352" s="2"/>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B353" s="2">
         <v>331</v>
       </c>
       <c r="C353" s="2" t="s">
+        <v>915</v>
+      </c>
+      <c r="D353" s="3" t="s">
         <v>916</v>
-      </c>
-[...1 lines deleted...]
-        <v>917</v>
       </c>
       <c r="E353" s="2">
         <v>1919</v>
       </c>
       <c r="F353" s="2"/>
       <c r="G353" s="2"/>
       <c r="H353" s="2"/>
       <c r="I353" s="2">
         <v>0</v>
       </c>
       <c r="J353" s="2"/>
       <c r="K353" s="2">
         <v>0</v>
       </c>
       <c r="L353" s="2"/>
       <c r="M353" s="2"/>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B354" s="2">
         <v>332</v>
       </c>
       <c r="C354" s="2" t="s">
+        <v>917</v>
+      </c>
+      <c r="D354" s="3" t="s">
         <v>918</v>
-      </c>
-[...1 lines deleted...]
-        <v>919</v>
       </c>
       <c r="E354" s="2">
         <v>1919</v>
       </c>
       <c r="F354" s="2"/>
       <c r="G354" s="2"/>
       <c r="H354" s="2"/>
       <c r="I354" s="2">
         <v>0</v>
       </c>
       <c r="J354" s="2"/>
       <c r="K354" s="2">
         <v>0</v>
       </c>
       <c r="L354" s="2"/>
       <c r="M354" s="2"/>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B355" s="2">
         <v>332</v>
       </c>
       <c r="C355" s="2" t="s">
+        <v>919</v>
+      </c>
+      <c r="D355" s="3" t="s">
         <v>920</v>
-      </c>
-[...1 lines deleted...]
-        <v>921</v>
       </c>
       <c r="E355" s="2">
         <v>0</v>
       </c>
       <c r="F355" s="2"/>
       <c r="G355" s="2"/>
       <c r="H355" s="2"/>
       <c r="I355" s="2">
         <v>0</v>
       </c>
       <c r="J355" s="2"/>
       <c r="K355" s="2">
         <v>0</v>
       </c>
       <c r="L355" s="2"/>
       <c r="M355" s="2"/>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B356" s="2">
         <v>333</v>
       </c>
       <c r="C356" s="2" t="s">
+        <v>921</v>
+      </c>
+      <c r="D356" s="3" t="s">
         <v>922</v>
-      </c>
-[...1 lines deleted...]
-        <v>923</v>
       </c>
       <c r="E356" s="2">
         <v>1919</v>
       </c>
       <c r="F356" s="2"/>
       <c r="G356" s="2"/>
       <c r="H356" s="2"/>
       <c r="I356" s="2">
         <v>0</v>
       </c>
       <c r="J356" s="2"/>
       <c r="K356" s="2">
         <v>0</v>
       </c>
       <c r="L356" s="2"/>
       <c r="M356" s="2"/>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B357" s="2">
         <v>334</v>
       </c>
       <c r="C357" s="2" t="s">
+        <v>923</v>
+      </c>
+      <c r="D357" s="3" t="s">
         <v>924</v>
-      </c>
-[...1 lines deleted...]
-        <v>925</v>
       </c>
       <c r="E357" s="2">
         <v>1920</v>
       </c>
       <c r="F357" s="2"/>
       <c r="G357" s="2"/>
       <c r="H357" s="2"/>
       <c r="I357" s="2">
         <v>0</v>
       </c>
       <c r="J357" s="2"/>
       <c r="K357" s="2">
         <v>0</v>
       </c>
       <c r="L357" s="2"/>
       <c r="M357" s="2"/>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B358" s="2">
         <v>335</v>
       </c>
       <c r="C358" s="2" t="s">
+        <v>925</v>
+      </c>
+      <c r="D358" s="3" t="s">
         <v>926</v>
-      </c>
-[...1 lines deleted...]
-        <v>927</v>
       </c>
       <c r="E358" s="2">
         <v>1920</v>
       </c>
       <c r="F358" s="2"/>
       <c r="G358" s="2"/>
       <c r="H358" s="2"/>
       <c r="I358" s="2">
         <v>0</v>
       </c>
       <c r="J358" s="2"/>
       <c r="K358" s="2">
         <v>0</v>
       </c>
       <c r="L358" s="2"/>
       <c r="M358" s="2"/>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B359" s="2">
         <v>336</v>
       </c>
       <c r="C359" s="2" t="s">
+        <v>927</v>
+      </c>
+      <c r="D359" s="3" t="s">
         <v>928</v>
-      </c>
-[...1 lines deleted...]
-        <v>929</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F359" s="2"/>
       <c r="G359" s="2"/>
       <c r="H359" s="2"/>
       <c r="I359" s="2">
         <v>0</v>
       </c>
       <c r="J359" s="2"/>
       <c r="K359" s="2">
         <v>0</v>
       </c>
       <c r="L359" s="2"/>
       <c r="M359" s="2"/>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B360" s="2">
         <v>337</v>
       </c>
       <c r="C360" s="2" t="s">
+        <v>929</v>
+      </c>
+      <c r="D360" s="3" t="s">
         <v>930</v>
-      </c>
-[...1 lines deleted...]
-        <v>931</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F360" s="2"/>
       <c r="G360" s="2"/>
       <c r="H360" s="2"/>
       <c r="I360" s="2">
         <v>0</v>
       </c>
       <c r="J360" s="2"/>
       <c r="K360" s="2">
         <v>0</v>
       </c>
       <c r="L360" s="2"/>
       <c r="M360" s="2"/>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B361" s="2">
         <v>337</v>
       </c>
       <c r="C361" s="2" t="s">
+        <v>931</v>
+      </c>
+      <c r="D361" s="3" t="s">
         <v>932</v>
-      </c>
-[...1 lines deleted...]
-        <v>933</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F361" s="2"/>
       <c r="G361" s="2"/>
       <c r="H361" s="2"/>
       <c r="I361" s="2">
         <v>0</v>
       </c>
       <c r="J361" s="2"/>
       <c r="K361" s="2">
         <v>0</v>
       </c>
       <c r="L361" s="2"/>
       <c r="M361" s="2"/>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B362" s="2">
         <v>338</v>
       </c>
       <c r="C362" s="2" t="s">
+        <v>933</v>
+      </c>
+      <c r="D362" s="3" t="s">
         <v>934</v>
-      </c>
-[...1 lines deleted...]
-        <v>935</v>
       </c>
       <c r="E362" s="2">
         <v>1921</v>
       </c>
       <c r="F362" s="2"/>
       <c r="G362" s="2"/>
       <c r="H362" s="2"/>
       <c r="I362" s="2">
         <v>0</v>
       </c>
       <c r="J362" s="2"/>
       <c r="K362" s="2">
         <v>0</v>
       </c>
       <c r="L362" s="2"/>
       <c r="M362" s="2"/>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B363" s="2">
         <v>339</v>
       </c>
       <c r="C363" s="2" t="s">
+        <v>935</v>
+      </c>
+      <c r="D363" s="3" t="s">
         <v>936</v>
-      </c>
-[...1 lines deleted...]
-        <v>937</v>
       </c>
       <c r="E363" s="2">
         <v>1921</v>
       </c>
       <c r="F363" s="2"/>
       <c r="G363" s="2"/>
       <c r="H363" s="2"/>
       <c r="I363" s="2">
         <v>0</v>
       </c>
       <c r="J363" s="2"/>
       <c r="K363" s="2">
         <v>0</v>
       </c>
       <c r="L363" s="2"/>
       <c r="M363" s="2"/>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B364" s="2">
         <v>340</v>
       </c>
       <c r="C364" s="2" t="s">
+        <v>937</v>
+      </c>
+      <c r="D364" s="3" t="s">
         <v>938</v>
-      </c>
-[...1 lines deleted...]
-        <v>939</v>
       </c>
       <c r="E364" s="2">
         <v>1922</v>
       </c>
       <c r="F364" s="2"/>
       <c r="G364" s="2"/>
       <c r="H364" s="2"/>
       <c r="I364" s="2">
         <v>0</v>
       </c>
       <c r="J364" s="2"/>
       <c r="K364" s="2">
         <v>0</v>
       </c>
       <c r="L364" s="2"/>
       <c r="M364" s="2"/>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" s="2" t="s">
-        <v>909</v>
+        <v>908</v>
       </c>
       <c r="B365" s="2">
         <v>341</v>
       </c>
       <c r="C365" s="2" t="s">
+        <v>939</v>
+      </c>
+      <c r="D365" s="3" t="s">
         <v>940</v>
-      </c>
-[...1 lines deleted...]
-        <v>941</v>
       </c>
       <c r="E365" s="2">
         <v>1922</v>
       </c>
       <c r="F365" s="2"/>
       <c r="G365" s="2"/>
       <c r="H365" s="2"/>
       <c r="I365" s="2">
         <v>0</v>
       </c>
       <c r="J365" s="2"/>
       <c r="K365" s="2">
         <v>0</v>
       </c>
       <c r="L365" s="2"/>
       <c r="M365" s="2"/>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" s="2" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B366" s="2">
         <v>342</v>
       </c>
       <c r="C366" s="2" t="s">
+        <v>942</v>
+      </c>
+      <c r="D366" s="3" t="s">
         <v>943</v>
-      </c>
-[...1 lines deleted...]
-        <v>944</v>
       </c>
       <c r="E366" s="2">
         <v>1921</v>
       </c>
       <c r="F366" s="2"/>
       <c r="G366" s="2"/>
       <c r="H366" s="2"/>
       <c r="I366" s="2">
         <v>0</v>
       </c>
       <c r="J366" s="2"/>
       <c r="K366" s="2">
         <v>0</v>
       </c>
       <c r="L366" s="2"/>
       <c r="M366" s="2"/>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" s="2" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B367" s="2">
         <v>343</v>
       </c>
       <c r="C367" s="2" t="s">
+        <v>944</v>
+      </c>
+      <c r="D367" s="3" t="s">
         <v>945</v>
-      </c>
-[...1 lines deleted...]
-        <v>946</v>
       </c>
       <c r="E367" s="2">
         <v>1921</v>
       </c>
       <c r="F367" s="2"/>
       <c r="G367" s="2"/>
       <c r="H367" s="2"/>
       <c r="I367" s="2">
         <v>0</v>
       </c>
       <c r="J367" s="2"/>
       <c r="K367" s="2">
         <v>0</v>
       </c>
       <c r="L367" s="2"/>
       <c r="M367" s="2"/>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" s="2" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B368" s="2">
         <v>344</v>
       </c>
       <c r="C368" s="2" t="s">
+        <v>946</v>
+      </c>
+      <c r="D368" s="3" t="s">
         <v>947</v>
-      </c>
-[...1 lines deleted...]
-        <v>948</v>
       </c>
       <c r="E368" s="2">
         <v>1922</v>
       </c>
       <c r="F368" s="2"/>
       <c r="G368" s="2"/>
       <c r="H368" s="2"/>
       <c r="I368" s="2">
         <v>0</v>
       </c>
       <c r="J368" s="2"/>
       <c r="K368" s="2">
         <v>0</v>
       </c>
       <c r="L368" s="2"/>
       <c r="M368" s="2"/>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="2" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B369" s="2">
         <v>345</v>
       </c>
       <c r="C369" s="2" t="s">
+        <v>948</v>
+      </c>
+      <c r="D369" s="3" t="s">
         <v>949</v>
-      </c>
-[...1 lines deleted...]
-        <v>950</v>
       </c>
       <c r="E369" s="2">
         <v>1923</v>
       </c>
       <c r="F369" s="2"/>
       <c r="G369" s="2"/>
       <c r="H369" s="2"/>
       <c r="I369" s="2">
         <v>0</v>
       </c>
       <c r="J369" s="2"/>
       <c r="K369" s="2">
         <v>0</v>
       </c>
       <c r="L369" s="2"/>
       <c r="M369" s="2"/>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="2" t="s">
-        <v>942</v>
+        <v>941</v>
       </c>
       <c r="B370" s="2">
         <v>346</v>
       </c>
       <c r="C370" s="2" t="s">
+        <v>950</v>
+      </c>
+      <c r="D370" s="3" t="s">
         <v>951</v>
-      </c>
-[...1 lines deleted...]
-        <v>952</v>
       </c>
       <c r="E370" s="2">
         <v>1924</v>
       </c>
       <c r="F370" s="2"/>
       <c r="G370" s="2"/>
       <c r="H370" s="2"/>
       <c r="I370" s="2">
         <v>0</v>
       </c>
       <c r="J370" s="2"/>
       <c r="K370" s="2">
         <v>0</v>
       </c>
       <c r="L370" s="2"/>
       <c r="M370" s="2"/>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B371" s="2">
         <v>347</v>
       </c>
       <c r="C371" s="2" t="s">
+        <v>953</v>
+      </c>
+      <c r="D371" s="3" t="s">
         <v>954</v>
-      </c>
-[...1 lines deleted...]
-        <v>955</v>
       </c>
       <c r="E371" s="2">
         <v>1922</v>
       </c>
       <c r="F371" s="2"/>
       <c r="G371" s="2"/>
       <c r="H371" s="2"/>
       <c r="I371" s="2">
         <v>0</v>
       </c>
       <c r="J371" s="2"/>
       <c r="K371" s="2">
         <v>0</v>
       </c>
       <c r="L371" s="2"/>
       <c r="M371" s="2"/>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B372" s="2">
         <v>348</v>
       </c>
       <c r="C372" s="2" t="s">
+        <v>955</v>
+      </c>
+      <c r="D372" s="3" t="s">
         <v>956</v>
       </c>
-      <c r="D372" s="3" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E372" s="2" t="s">
-        <v>901</v>
+        <v>900</v>
       </c>
       <c r="F372" s="2"/>
       <c r="G372" s="2"/>
       <c r="H372" s="2"/>
       <c r="I372" s="2">
         <v>0</v>
       </c>
       <c r="J372" s="2"/>
       <c r="K372" s="2">
         <v>0</v>
       </c>
       <c r="L372" s="2"/>
       <c r="M372" s="2"/>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B373" s="2">
         <v>349</v>
       </c>
       <c r="C373" s="2" t="s">
+        <v>957</v>
+      </c>
+      <c r="D373" s="3" t="s">
         <v>958</v>
-      </c>
-[...1 lines deleted...]
-        <v>959</v>
       </c>
       <c r="E373" s="2">
         <v>1923</v>
       </c>
       <c r="F373" s="2"/>
       <c r="G373" s="2"/>
       <c r="H373" s="2"/>
       <c r="I373" s="2">
         <v>0</v>
       </c>
       <c r="J373" s="2"/>
       <c r="K373" s="2">
         <v>0</v>
       </c>
       <c r="L373" s="2"/>
       <c r="M373" s="2"/>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B374" s="2">
         <v>350</v>
       </c>
       <c r="C374" s="2" t="s">
+        <v>959</v>
+      </c>
+      <c r="D374" s="3" t="s">
         <v>960</v>
-      </c>
-[...1 lines deleted...]
-        <v>961</v>
       </c>
       <c r="E374" s="2">
         <v>1923</v>
       </c>
       <c r="F374" s="2"/>
       <c r="G374" s="2"/>
       <c r="H374" s="2"/>
       <c r="I374" s="2">
         <v>0</v>
       </c>
       <c r="J374" s="2"/>
       <c r="K374" s="2">
         <v>0</v>
       </c>
       <c r="L374" s="2"/>
       <c r="M374" s="2"/>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B375" s="2">
         <v>351</v>
       </c>
       <c r="C375" s="2" t="s">
+        <v>961</v>
+      </c>
+      <c r="D375" s="3" t="s">
         <v>962</v>
-      </c>
-[...1 lines deleted...]
-        <v>963</v>
       </c>
       <c r="E375" s="2">
         <v>1923</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>964</v>
+        <v>963</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H375" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I375" s="2">
         <v>2019</v>
       </c>
       <c r="J375" s="2" t="s">
         <v>131</v>
       </c>
       <c r="K375" s="2">
         <v>233</v>
       </c>
       <c r="L375" s="2" t="s">
+        <v>964</v>
+      </c>
+      <c r="M375" s="2" t="s">
         <v>965</v>
-      </c>
-[...1 lines deleted...]
-        <v>966</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B376" s="2">
         <v>352</v>
       </c>
       <c r="C376" s="2" t="s">
+        <v>966</v>
+      </c>
+      <c r="D376" s="3" t="s">
         <v>967</v>
-      </c>
-[...1 lines deleted...]
-        <v>968</v>
       </c>
       <c r="E376" s="2">
         <v>1924</v>
       </c>
       <c r="F376" s="2"/>
       <c r="G376" s="2"/>
       <c r="H376" s="2"/>
       <c r="I376" s="2">
         <v>0</v>
       </c>
       <c r="J376" s="2"/>
       <c r="K376" s="2">
         <v>0</v>
       </c>
       <c r="L376" s="2"/>
       <c r="M376" s="2"/>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B377" s="2">
         <v>353</v>
       </c>
       <c r="C377" s="2" t="s">
+        <v>968</v>
+      </c>
+      <c r="D377" s="3" t="s">
         <v>969</v>
-      </c>
-[...1 lines deleted...]
-        <v>970</v>
       </c>
       <c r="E377" s="2">
         <v>1924</v>
       </c>
       <c r="F377" s="2"/>
       <c r="G377" s="2"/>
       <c r="H377" s="2"/>
       <c r="I377" s="2">
         <v>0</v>
       </c>
       <c r="J377" s="2"/>
       <c r="K377" s="2">
         <v>0</v>
       </c>
       <c r="L377" s="2"/>
       <c r="M377" s="2"/>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" s="2" t="s">
-        <v>953</v>
+        <v>952</v>
       </c>
       <c r="B378" s="2">
         <v>354</v>
       </c>
       <c r="C378" s="2" t="s">
+        <v>970</v>
+      </c>
+      <c r="D378" s="3" t="s">
         <v>971</v>
-      </c>
-[...1 lines deleted...]
-        <v>972</v>
       </c>
       <c r="E378" s="2">
         <v>1924</v>
       </c>
       <c r="F378" s="2"/>
       <c r="G378" s="2"/>
       <c r="H378" s="2"/>
       <c r="I378" s="2">
         <v>0</v>
       </c>
       <c r="J378" s="2"/>
       <c r="K378" s="2">
         <v>0</v>
       </c>
       <c r="L378" s="2"/>
       <c r="M378" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>