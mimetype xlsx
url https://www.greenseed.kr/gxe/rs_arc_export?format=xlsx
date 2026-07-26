--- v1 (2026-05-14)
+++ v2 (2026-07-26)
@@ -12,51 +12,51 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="972">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="975">
   <si>
     <t>분류</t>
   </si>
   <si>
     <t>GA(전집번호)</t>
   </si>
   <si>
     <t>제목(한국어)</t>
   </si>
   <si>
     <t>제목(원서)</t>
   </si>
   <si>
     <t>초판년도(원서)</t>
   </si>
   <si>
     <t>제목(국내도서)</t>
   </si>
   <si>
     <t>옮긴이</t>
   </si>
   <si>
     <t>펴낸이</t>
   </si>
   <si>
@@ -704,60 +704,60 @@
   <si>
     <t>영혼과 정신 인식</t>
   </si>
   <si>
     <t>Die Erkenntnis der Seele und des Geistes</t>
   </si>
   <si>
     <t>1907-1908</t>
   </si>
   <si>
     <t>어디서 그리고 어떻게 정신을 발견하는가?</t>
   </si>
   <si>
     <t>Wo und wie findet mann den Geist?</t>
   </si>
   <si>
     <t>1908, 1909</t>
   </si>
   <si>
     <t>사고의 실용적인 형성</t>
   </si>
   <si>
     <t>978-8-98100-119-3</t>
   </si>
   <si>
-    <t>영혼 생활의 변형 - 영혼 체험의 길: 1부</t>
+    <t>영혼생활의 변형 - 영혼 체험의 길: 1부</t>
   </si>
   <si>
     <t>Metamorphosen des Seelenlebens - Pfade der Seelenerlebnisse: Erster Teil</t>
   </si>
   <si>
     <t>1909-1910</t>
   </si>
   <si>
-    <t>영혼 생활의 변형 - 영혼 체험의 길: 2부</t>
+    <t>영혼생활의 변형 - 영혼 체험의 길: 2부</t>
   </si>
   <si>
     <t>Metamorphosen des Seelenlebens - Pfade der Seelenerlebnisse: Zweiter Teil</t>
   </si>
   <si>
     <t>현존에서 가장 큰 질문들에 대한 정신과학이 주는 대답들</t>
   </si>
   <si>
     <t>Antworten der Geisteswissenschaft auf die großen Fragen des Daseins</t>
   </si>
   <si>
     <t>1910-1911</t>
   </si>
   <si>
     <t>정신 연구의 관점에서 본 인류 역사</t>
   </si>
   <si>
     <t>Menschengeschichte im Lichte der Geistesforschung</t>
   </si>
   <si>
     <t>1911-1912</t>
   </si>
   <si>
     <t>정신 연구의 결과</t>
   </si>
@@ -2166,50 +2166,59 @@
     <t>Seelenübungen: Band I. Übungen mit Wort- und Sinnbild-Meditationen zur methodischen Entwicklung höherer Erkenntniskräfte, 1904 – 1924</t>
   </si>
   <si>
     <t>1904-1924</t>
   </si>
   <si>
     <t>영혼 수련: 2권: 만트라 시, 1903-1925</t>
   </si>
   <si>
     <t>Mantrische Sprüche. Seelenübungen II. 1903 -1925</t>
   </si>
   <si>
     <t>1903-1925</t>
   </si>
   <si>
     <t>자유 기독교 종교 수업의 기념 행사를 위한 의례 문구. 발도르프학교 교사들을 위한 시 모음</t>
   </si>
   <si>
     <t>Ritualtexte für die Feiern des freien christlichen Religionsunterrichtes. Das Spruchgut für Lehrer und Schüler der Waldorfschule.</t>
   </si>
   <si>
     <t>정신과학을 위한 괴테아눔 자유 대학의 첫 번째 학급을 위한 비학 수업 1924: 4권</t>
   </si>
   <si>
     <t>Esoterische Unterweisungen für die erste Klasse der Freien Hochschule für Geisteswissenschaft am Goetheanum 1924. I – IV</t>
+  </si>
+  <si>
+    <t>비학적 가르침</t>
+  </si>
+  <si>
+    <t>979-1-12469-206-6</t>
+  </si>
+  <si>
+    <t>4권 1세트</t>
   </si>
   <si>
     <t>예술</t>
   </si>
   <si>
     <t>예술과 예술에 대한 앎. 새로운 미학의 기초</t>
   </si>
   <si>
     <t>Kunst und Kunsterkenntnis. Grundlagen einer neuen Ästhetik.</t>
   </si>
   <si>
     <t>1909-1921</t>
   </si>
   <si>
     <t>괴테의 파우스트에 관한 정신과학적 해설 2권 중 1권_ 분투하는 인간, 파우스트</t>
   </si>
   <si>
     <t>Geisteswissenschaftliche Erläuterungen zu Goethes 'Faust', in 2 Bdn., Bd.1, Faust, der strebende Mensch</t>
   </si>
   <si>
     <t>1910-1931</t>
   </si>
   <si>
     <t>괴테의 파우스트에 관한 정신과학적 해설 2권 중 2권_ 파우스트 문제</t>
   </si>
@@ -11828,3127 +11837,3139 @@
         <v>0</v>
       </c>
       <c r="J278" s="2"/>
       <c r="K278" s="2">
         <v>0</v>
       </c>
       <c r="L278" s="2"/>
       <c r="M278" s="2"/>
     </row>
     <row r="279" spans="1:13">
       <c r="A279" s="2" t="s">
         <v>649</v>
       </c>
       <c r="B279" s="2">
         <v>270</v>
       </c>
       <c r="C279" s="2" t="s">
         <v>716</v>
       </c>
       <c r="D279" s="3" t="s">
         <v>717</v>
       </c>
       <c r="E279" s="2">
         <v>1924</v>
       </c>
-      <c r="F279" s="2"/>
-[...1 lines deleted...]
-      <c r="H279" s="2"/>
+      <c r="F279" s="2" t="s">
+        <v>718</v>
+      </c>
+      <c r="G279" s="2" t="s">
+        <v>35</v>
+      </c>
+      <c r="H279" s="2" t="s">
+        <v>82</v>
+      </c>
       <c r="I279" s="2">
-        <v>0</v>
-[...1 lines deleted...]
-      <c r="J279" s="2"/>
+        <v>2026</v>
+      </c>
+      <c r="J279" s="2" t="s">
+        <v>21</v>
+      </c>
       <c r="K279" s="2">
-        <v>0</v>
-[...2 lines deleted...]
-      <c r="M279" s="2"/>
+        <v>1022</v>
+      </c>
+      <c r="L279" s="2" t="s">
+        <v>719</v>
+      </c>
+      <c r="M279" s="2" t="s">
+        <v>720</v>
+      </c>
     </row>
     <row r="280" spans="1:13">
       <c r="A280" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B280" s="2">
         <v>271</v>
       </c>
       <c r="C280" s="2" t="s">
-        <v>719</v>
+        <v>722</v>
       </c>
       <c r="D280" s="3" t="s">
-        <v>720</v>
+        <v>723</v>
       </c>
       <c r="E280" s="2" t="s">
-        <v>721</v>
+        <v>724</v>
       </c>
       <c r="F280" s="2"/>
       <c r="G280" s="2"/>
       <c r="H280" s="2"/>
       <c r="I280" s="2">
         <v>0</v>
       </c>
       <c r="J280" s="2"/>
       <c r="K280" s="2">
         <v>0</v>
       </c>
       <c r="L280" s="2"/>
       <c r="M280" s="2"/>
     </row>
     <row r="281" spans="1:13">
       <c r="A281" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B281" s="2">
         <v>272</v>
       </c>
       <c r="C281" s="2" t="s">
-        <v>722</v>
+        <v>725</v>
       </c>
       <c r="D281" s="3" t="s">
-        <v>723</v>
+        <v>726</v>
       </c>
       <c r="E281" s="2" t="s">
-        <v>724</v>
+        <v>727</v>
       </c>
       <c r="F281" s="2"/>
       <c r="G281" s="2"/>
       <c r="H281" s="2"/>
       <c r="I281" s="2">
         <v>0</v>
       </c>
       <c r="J281" s="2"/>
       <c r="K281" s="2">
         <v>0</v>
       </c>
       <c r="L281" s="2"/>
       <c r="M281" s="2"/>
     </row>
     <row r="282" spans="1:13">
       <c r="A282" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B282" s="2">
         <v>273</v>
       </c>
       <c r="C282" s="2" t="s">
-        <v>725</v>
+        <v>728</v>
       </c>
       <c r="D282" s="3" t="s">
-        <v>726</v>
+        <v>729</v>
       </c>
       <c r="E282" s="2" t="s">
         <v>263</v>
       </c>
       <c r="F282" s="2"/>
       <c r="G282" s="2"/>
       <c r="H282" s="2"/>
       <c r="I282" s="2">
         <v>0</v>
       </c>
       <c r="J282" s="2"/>
       <c r="K282" s="2">
         <v>0</v>
       </c>
       <c r="L282" s="2"/>
       <c r="M282" s="2"/>
     </row>
     <row r="283" spans="1:13">
       <c r="A283" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B283" s="2">
         <v>274</v>
       </c>
       <c r="C283" s="2" t="s">
-        <v>727</v>
+        <v>730</v>
       </c>
       <c r="D283" s="3" t="s">
-        <v>728</v>
+        <v>731</v>
       </c>
       <c r="E283" s="2" t="s">
-        <v>729</v>
+        <v>732</v>
       </c>
       <c r="F283" s="2"/>
       <c r="G283" s="2"/>
       <c r="H283" s="2"/>
       <c r="I283" s="2">
         <v>0</v>
       </c>
       <c r="J283" s="2"/>
       <c r="K283" s="2">
         <v>0</v>
       </c>
       <c r="L283" s="2"/>
       <c r="M283" s="2"/>
     </row>
     <row r="284" spans="1:13">
       <c r="A284" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B284" s="2">
         <v>275</v>
       </c>
       <c r="C284" s="2" t="s">
-        <v>730</v>
+        <v>733</v>
       </c>
       <c r="D284" s="3" t="s">
-        <v>731</v>
+        <v>734</v>
       </c>
       <c r="E284" s="2" t="s">
         <v>249</v>
       </c>
       <c r="F284" s="2"/>
       <c r="G284" s="2"/>
       <c r="H284" s="2"/>
       <c r="I284" s="2">
         <v>0</v>
       </c>
       <c r="J284" s="2"/>
       <c r="K284" s="2">
         <v>0</v>
       </c>
       <c r="L284" s="2"/>
       <c r="M284" s="2"/>
     </row>
     <row r="285" spans="1:13">
       <c r="A285" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B285" s="2">
         <v>276</v>
       </c>
       <c r="C285" s="2" t="s">
-        <v>732</v>
+        <v>735</v>
       </c>
       <c r="D285" s="3" t="s">
-        <v>733</v>
+        <v>736</v>
       </c>
       <c r="E285" s="2">
         <v>1923</v>
       </c>
       <c r="F285" s="2"/>
       <c r="G285" s="2"/>
       <c r="H285" s="2"/>
       <c r="I285" s="2">
         <v>0</v>
       </c>
       <c r="J285" s="2"/>
       <c r="K285" s="2">
         <v>0</v>
       </c>
       <c r="L285" s="2"/>
       <c r="M285" s="2"/>
     </row>
     <row r="286" spans="1:13">
       <c r="A286" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B286" s="2">
         <v>277</v>
       </c>
       <c r="C286" s="2" t="s">
-        <v>734</v>
+        <v>737</v>
       </c>
       <c r="D286" s="3" t="s">
-        <v>735</v>
+        <v>738</v>
       </c>
       <c r="E286" s="2"/>
       <c r="F286" s="2"/>
       <c r="G286" s="2"/>
       <c r="H286" s="2"/>
       <c r="I286" s="2">
         <v>0</v>
       </c>
       <c r="J286" s="2"/>
       <c r="K286" s="2">
         <v>0</v>
       </c>
       <c r="L286" s="2"/>
       <c r="M286" s="2"/>
     </row>
     <row r="287" spans="1:13">
       <c r="A287" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B287" s="2">
         <v>277</v>
       </c>
       <c r="C287" s="2" t="s">
-        <v>736</v>
+        <v>739</v>
       </c>
       <c r="D287" s="3" t="s">
-        <v>737</v>
+        <v>740</v>
       </c>
       <c r="E287" s="2" t="s">
-        <v>738</v>
+        <v>741</v>
       </c>
       <c r="F287" s="2"/>
       <c r="G287" s="2"/>
       <c r="H287" s="2"/>
       <c r="I287" s="2">
         <v>0</v>
       </c>
       <c r="J287" s="2"/>
       <c r="K287" s="2">
         <v>0</v>
       </c>
       <c r="L287" s="2"/>
       <c r="M287" s="2"/>
     </row>
     <row r="288" spans="1:13">
       <c r="A288" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B288" s="2">
         <v>278</v>
       </c>
       <c r="C288" s="2" t="s">
-        <v>739</v>
+        <v>742</v>
       </c>
       <c r="D288" s="3" t="s">
-        <v>740</v>
+        <v>743</v>
       </c>
       <c r="E288" s="2">
         <v>1924</v>
       </c>
       <c r="F288" s="2"/>
       <c r="G288" s="2"/>
       <c r="H288" s="2"/>
       <c r="I288" s="2">
         <v>0</v>
       </c>
       <c r="J288" s="2"/>
       <c r="K288" s="2">
         <v>0</v>
       </c>
       <c r="L288" s="2"/>
       <c r="M288" s="2"/>
     </row>
     <row r="289" spans="1:13">
       <c r="A289" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B289" s="2">
         <v>279</v>
       </c>
       <c r="C289" s="2" t="s">
-        <v>741</v>
+        <v>744</v>
       </c>
       <c r="D289" s="3" t="s">
-        <v>742</v>
+        <v>745</v>
       </c>
       <c r="E289" s="2">
         <v>1924</v>
       </c>
       <c r="F289" s="2"/>
       <c r="G289" s="2"/>
       <c r="H289" s="2"/>
       <c r="I289" s="2">
         <v>0</v>
       </c>
       <c r="J289" s="2"/>
       <c r="K289" s="2">
         <v>0</v>
       </c>
       <c r="L289" s="2"/>
       <c r="M289" s="2"/>
     </row>
     <row r="290" spans="1:13">
       <c r="A290" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B290" s="2">
         <v>280</v>
       </c>
       <c r="C290" s="2" t="s">
-        <v>743</v>
+        <v>746</v>
       </c>
       <c r="D290" s="3" t="s">
-        <v>744</v>
+        <v>747</v>
       </c>
       <c r="E290" s="2" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="F290" s="2"/>
       <c r="G290" s="2"/>
       <c r="H290" s="2"/>
       <c r="I290" s="2">
         <v>0</v>
       </c>
       <c r="J290" s="2"/>
       <c r="K290" s="2">
         <v>0</v>
       </c>
       <c r="L290" s="2"/>
       <c r="M290" s="2"/>
     </row>
     <row r="291" spans="1:13">
       <c r="A291" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B291" s="2">
         <v>281</v>
       </c>
       <c r="C291" s="2" t="s">
-        <v>746</v>
+        <v>749</v>
       </c>
       <c r="D291" s="3" t="s">
-        <v>747</v>
+        <v>750</v>
       </c>
       <c r="E291" s="2" t="s">
-        <v>748</v>
+        <v>751</v>
       </c>
       <c r="F291" s="2"/>
       <c r="G291" s="2"/>
       <c r="H291" s="2"/>
       <c r="I291" s="2">
         <v>0</v>
       </c>
       <c r="J291" s="2"/>
       <c r="K291" s="2">
         <v>0</v>
       </c>
       <c r="L291" s="2"/>
       <c r="M291" s="2"/>
     </row>
     <row r="292" spans="1:13">
       <c r="A292" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B292" s="2">
         <v>282</v>
       </c>
       <c r="C292" s="2" t="s">
-        <v>749</v>
+        <v>752</v>
       </c>
       <c r="D292" s="3" t="s">
-        <v>750</v>
+        <v>753</v>
       </c>
       <c r="E292" s="2" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F292" s="2"/>
       <c r="G292" s="2"/>
       <c r="H292" s="2"/>
       <c r="I292" s="2">
         <v>0</v>
       </c>
       <c r="J292" s="2"/>
       <c r="K292" s="2">
         <v>0</v>
       </c>
       <c r="L292" s="2"/>
       <c r="M292" s="2"/>
     </row>
     <row r="293" spans="1:13">
       <c r="A293" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B293" s="2">
         <v>283</v>
       </c>
       <c r="C293" s="2" t="s">
-        <v>752</v>
+        <v>755</v>
       </c>
       <c r="D293" s="3" t="s">
-        <v>753</v>
+        <v>756</v>
       </c>
       <c r="E293" s="2" t="s">
-        <v>754</v>
+        <v>757</v>
       </c>
       <c r="F293" s="2"/>
       <c r="G293" s="2"/>
       <c r="H293" s="2"/>
       <c r="I293" s="2">
         <v>0</v>
       </c>
       <c r="J293" s="2"/>
       <c r="K293" s="2">
         <v>0</v>
       </c>
       <c r="L293" s="2"/>
       <c r="M293" s="2"/>
     </row>
     <row r="294" spans="1:13">
       <c r="A294" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B294" s="2">
         <v>284</v>
       </c>
       <c r="C294" s="2" t="s">
-        <v>755</v>
+        <v>758</v>
       </c>
       <c r="D294" s="3" t="s">
-        <v>756</v>
+        <v>759</v>
       </c>
       <c r="E294" s="2" t="s">
-        <v>757</v>
+        <v>760</v>
       </c>
       <c r="F294" s="2"/>
       <c r="G294" s="2"/>
       <c r="H294" s="2"/>
       <c r="I294" s="2">
         <v>0</v>
       </c>
       <c r="J294" s="2"/>
       <c r="K294" s="2">
         <v>0</v>
       </c>
       <c r="L294" s="2"/>
       <c r="M294" s="2"/>
     </row>
     <row r="295" spans="1:13">
       <c r="A295" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B295" s="2">
         <v>286</v>
       </c>
       <c r="C295" s="2" t="s">
-        <v>758</v>
+        <v>761</v>
       </c>
       <c r="D295" s="3" t="s">
-        <v>759</v>
+        <v>762</v>
       </c>
       <c r="E295" s="2" t="s">
-        <v>760</v>
+        <v>763</v>
       </c>
       <c r="F295" s="2"/>
       <c r="G295" s="2"/>
       <c r="H295" s="2"/>
       <c r="I295" s="2">
         <v>0</v>
       </c>
       <c r="J295" s="2"/>
       <c r="K295" s="2">
         <v>0</v>
       </c>
       <c r="L295" s="2"/>
       <c r="M295" s="2"/>
     </row>
     <row r="296" spans="1:13">
       <c r="A296" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B296" s="2">
         <v>287</v>
       </c>
       <c r="C296" s="2" t="s">
-        <v>761</v>
+        <v>764</v>
       </c>
       <c r="D296" s="3" t="s">
-        <v>762</v>
+        <v>765</v>
       </c>
       <c r="E296" s="2">
         <v>1914</v>
       </c>
       <c r="F296" s="2"/>
       <c r="G296" s="2"/>
       <c r="H296" s="2"/>
       <c r="I296" s="2">
         <v>0</v>
       </c>
       <c r="J296" s="2"/>
       <c r="K296" s="2">
         <v>0</v>
       </c>
       <c r="L296" s="2"/>
       <c r="M296" s="2"/>
     </row>
     <row r="297" spans="1:13">
       <c r="A297" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B297" s="2">
         <v>288</v>
       </c>
       <c r="C297" s="2" t="s">
-        <v>763</v>
+        <v>766</v>
       </c>
       <c r="D297" s="3" t="s">
-        <v>764</v>
+        <v>767</v>
       </c>
       <c r="E297" s="2" t="s">
-        <v>765</v>
+        <v>768</v>
       </c>
       <c r="F297" s="2"/>
       <c r="G297" s="2"/>
       <c r="H297" s="2"/>
       <c r="I297" s="2">
         <v>0</v>
       </c>
       <c r="J297" s="2"/>
       <c r="K297" s="2">
         <v>0</v>
       </c>
       <c r="L297" s="2"/>
       <c r="M297" s="2"/>
     </row>
     <row r="298" spans="1:13">
       <c r="A298" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B298" s="2">
         <v>289</v>
       </c>
       <c r="C298" s="2" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D298" s="3" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="E298" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F298" s="2"/>
       <c r="G298" s="2"/>
       <c r="H298" s="2"/>
       <c r="I298" s="2">
         <v>0</v>
       </c>
       <c r="J298" s="2"/>
       <c r="K298" s="2">
         <v>0</v>
       </c>
       <c r="L298" s="2"/>
       <c r="M298" s="2"/>
     </row>
     <row r="299" spans="1:13">
       <c r="A299" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B299" s="2">
         <v>290</v>
       </c>
       <c r="C299" s="2" t="s">
-        <v>766</v>
+        <v>769</v>
       </c>
       <c r="D299" s="3" t="s">
-        <v>767</v>
+        <v>770</v>
       </c>
       <c r="E299" s="2">
         <v>0</v>
       </c>
       <c r="F299" s="2"/>
       <c r="G299" s="2"/>
       <c r="H299" s="2"/>
       <c r="I299" s="2">
         <v>0</v>
       </c>
       <c r="J299" s="2"/>
       <c r="K299" s="2">
         <v>0</v>
       </c>
       <c r="L299" s="2"/>
       <c r="M299" s="2"/>
     </row>
     <row r="300" spans="1:13">
       <c r="A300" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B300" s="2">
         <v>291</v>
       </c>
       <c r="C300" s="2" t="s">
-        <v>768</v>
+        <v>771</v>
       </c>
       <c r="D300" s="3" t="s">
-        <v>769</v>
+        <v>772</v>
       </c>
       <c r="E300" s="2" t="s">
-        <v>770</v>
+        <v>773</v>
       </c>
       <c r="F300" s="2"/>
       <c r="G300" s="2"/>
       <c r="H300" s="2"/>
       <c r="I300" s="2">
         <v>0</v>
       </c>
       <c r="J300" s="2"/>
       <c r="K300" s="2">
         <v>0</v>
       </c>
       <c r="L300" s="2"/>
       <c r="M300" s="2"/>
     </row>
     <row r="301" spans="1:13">
       <c r="A301" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B301" s="2">
         <v>291</v>
       </c>
       <c r="C301" s="2" t="s">
-        <v>771</v>
+        <v>774</v>
       </c>
       <c r="D301" s="3" t="s">
-        <v>772</v>
+        <v>775</v>
       </c>
       <c r="E301" s="2"/>
       <c r="F301" s="2" t="s">
-        <v>773</v>
+        <v>776</v>
       </c>
       <c r="G301" s="2" t="s">
-        <v>774</v>
+        <v>777</v>
       </c>
       <c r="H301" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I301" s="2">
         <v>2016</v>
       </c>
       <c r="J301" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K301" s="2">
         <v>128</v>
       </c>
       <c r="L301" s="2" t="s">
-        <v>775</v>
+        <v>778</v>
       </c>
       <c r="M301" s="2" t="s">
-        <v>776</v>
+        <v>779</v>
       </c>
     </row>
     <row r="302" spans="1:13">
       <c r="A302" s="2" t="s">
-        <v>718</v>
+        <v>721</v>
       </c>
       <c r="B302" s="2">
         <v>292</v>
       </c>
       <c r="C302" s="2" t="s">
-        <v>777</v>
+        <v>780</v>
       </c>
       <c r="D302" s="3" t="s">
-        <v>778</v>
+        <v>781</v>
       </c>
       <c r="E302" s="2" t="s">
         <v>487</v>
       </c>
       <c r="F302" s="2"/>
       <c r="G302" s="2"/>
       <c r="H302" s="2"/>
       <c r="I302" s="2">
         <v>0</v>
       </c>
       <c r="J302" s="2"/>
       <c r="K302" s="2">
         <v>0</v>
       </c>
       <c r="L302" s="2"/>
       <c r="M302" s="2"/>
     </row>
     <row r="303" spans="1:13">
       <c r="A303" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B303" s="2">
         <v>293</v>
       </c>
       <c r="C303" s="2" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="D303" s="3" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="E303" s="2">
         <v>1919</v>
       </c>
       <c r="F303" s="2" t="s">
-        <v>782</v>
+        <v>785</v>
       </c>
       <c r="G303" s="2" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="H303" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I303" s="2">
         <v>2002</v>
       </c>
       <c r="J303" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K303" s="2">
         <v>296</v>
       </c>
       <c r="L303" s="2" t="s">
-        <v>784</v>
+        <v>787</v>
       </c>
       <c r="M303" s="2" t="s">
-        <v>785</v>
+        <v>788</v>
       </c>
     </row>
     <row r="304" spans="1:13">
       <c r="A304" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B304" s="2">
         <v>293</v>
       </c>
       <c r="C304" s="2" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="D304" s="3" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="E304" s="2">
         <v>1919</v>
       </c>
       <c r="F304" s="2" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="G304" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H304" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I304" s="2">
         <v>2007</v>
       </c>
       <c r="J304" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K304" s="2">
         <v>368</v>
       </c>
       <c r="L304" s="2" t="s">
-        <v>786</v>
+        <v>789</v>
       </c>
       <c r="M304" s="2"/>
     </row>
     <row r="305" spans="1:13">
       <c r="A305" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B305" s="2">
         <v>293</v>
       </c>
       <c r="C305" s="2" t="s">
-        <v>780</v>
+        <v>783</v>
       </c>
       <c r="D305" s="3" t="s">
-        <v>781</v>
+        <v>784</v>
       </c>
       <c r="E305" s="2">
         <v>1919</v>
       </c>
       <c r="F305" s="2" t="s">
-        <v>787</v>
+        <v>790</v>
       </c>
       <c r="G305" s="2" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="H305" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I305" s="2">
         <v>2023</v>
       </c>
       <c r="J305" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K305" s="2">
         <v>387</v>
       </c>
       <c r="L305" s="2" t="s">
-        <v>789</v>
+        <v>792</v>
       </c>
       <c r="M305" s="2"/>
     </row>
     <row r="306" spans="1:13">
       <c r="A306" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B306" s="2">
         <v>294</v>
       </c>
       <c r="C306" s="2" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="D306" s="3" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="E306" s="2">
         <v>1919</v>
       </c>
       <c r="F306" s="2" t="s">
-        <v>792</v>
+        <v>795</v>
       </c>
       <c r="G306" s="2" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="H306" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I306" s="2">
         <v>2005</v>
       </c>
       <c r="J306" s="2" t="s">
-        <v>793</v>
+        <v>796</v>
       </c>
       <c r="K306" s="2">
         <v>269</v>
       </c>
       <c r="L306" s="2" t="s">
-        <v>794</v>
+        <v>797</v>
       </c>
       <c r="M306" s="2" t="s">
-        <v>795</v>
+        <v>798</v>
       </c>
     </row>
     <row r="307" spans="1:13">
       <c r="A307" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B307" s="2">
         <v>294</v>
       </c>
       <c r="C307" s="2" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="D307" s="3" t="s">
-        <v>791</v>
+        <v>794</v>
       </c>
       <c r="E307" s="2">
         <v>1919</v>
       </c>
       <c r="F307" s="2" t="s">
-        <v>790</v>
+        <v>793</v>
       </c>
       <c r="G307" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H307" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I307" s="2">
         <v>2009</v>
       </c>
       <c r="J307" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K307" s="2">
         <v>328</v>
       </c>
       <c r="L307" s="2" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="M307" s="2"/>
     </row>
     <row r="308" spans="1:13">
       <c r="A308" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B308" s="2">
         <v>295</v>
       </c>
       <c r="C308" s="2" t="s">
-        <v>797</v>
+        <v>800</v>
       </c>
       <c r="D308" s="3" t="s">
-        <v>798</v>
+        <v>801</v>
       </c>
       <c r="E308" s="2">
         <v>1919</v>
       </c>
       <c r="F308" s="2" t="s">
-        <v>799</v>
+        <v>802</v>
       </c>
       <c r="G308" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H308" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I308" s="2">
         <v>2011</v>
       </c>
       <c r="J308" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K308" s="2">
         <v>329</v>
       </c>
       <c r="L308" s="2" t="s">
-        <v>796</v>
+        <v>799</v>
       </c>
       <c r="M308" s="2"/>
     </row>
     <row r="309" spans="1:13">
       <c r="A309" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B309" s="2">
         <v>296</v>
       </c>
       <c r="C309" s="2" t="s">
-        <v>800</v>
+        <v>803</v>
       </c>
       <c r="D309" s="3" t="s">
-        <v>801</v>
+        <v>804</v>
       </c>
       <c r="E309" s="2">
         <v>1919</v>
       </c>
       <c r="F309" s="2"/>
       <c r="G309" s="2"/>
       <c r="H309" s="2"/>
       <c r="I309" s="2">
         <v>0</v>
       </c>
       <c r="J309" s="2"/>
       <c r="K309" s="2">
         <v>0</v>
       </c>
       <c r="L309" s="2"/>
       <c r="M309" s="2"/>
     </row>
     <row r="310" spans="1:13">
       <c r="A310" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B310" s="2">
         <v>297</v>
       </c>
       <c r="C310" s="2" t="s">
-        <v>802</v>
+        <v>805</v>
       </c>
       <c r="D310" s="3" t="s">
-        <v>803</v>
+        <v>806</v>
       </c>
       <c r="E310" s="2">
         <v>1919</v>
       </c>
       <c r="F310" s="2" t="s">
-        <v>804</v>
+        <v>807</v>
       </c>
       <c r="G310" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H310" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I310" s="2">
         <v>2006</v>
       </c>
       <c r="J310" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K310" s="2">
         <v>170</v>
       </c>
       <c r="L310" s="2" t="s">
-        <v>805</v>
+        <v>808</v>
       </c>
       <c r="M310" s="2"/>
     </row>
     <row r="311" spans="1:13">
       <c r="A311" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B311" s="2">
         <v>297</v>
       </c>
       <c r="C311" s="2" t="s">
-        <v>806</v>
+        <v>809</v>
       </c>
       <c r="D311" s="3" t="s">
-        <v>807</v>
+        <v>810</v>
       </c>
       <c r="E311" s="2" t="s">
-        <v>751</v>
+        <v>754</v>
       </c>
       <c r="F311" s="2"/>
       <c r="G311" s="2"/>
       <c r="H311" s="2"/>
       <c r="I311" s="2">
         <v>0</v>
       </c>
       <c r="J311" s="2"/>
       <c r="K311" s="2">
         <v>0</v>
       </c>
       <c r="L311" s="2"/>
       <c r="M311" s="2"/>
     </row>
     <row r="312" spans="1:13">
       <c r="A312" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B312" s="2">
         <v>298</v>
       </c>
       <c r="C312" s="2" t="s">
-        <v>808</v>
+        <v>811</v>
       </c>
       <c r="D312" s="3" t="s">
-        <v>809</v>
+        <v>812</v>
       </c>
       <c r="E312" s="2" t="s">
-        <v>745</v>
+        <v>748</v>
       </c>
       <c r="F312" s="2"/>
       <c r="G312" s="2"/>
       <c r="H312" s="2"/>
       <c r="I312" s="2">
         <v>0</v>
       </c>
       <c r="J312" s="2"/>
       <c r="K312" s="2">
         <v>0</v>
       </c>
       <c r="L312" s="2"/>
       <c r="M312" s="2"/>
     </row>
     <row r="313" spans="1:13">
       <c r="A313" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B313" s="2">
         <v>299</v>
       </c>
       <c r="C313" s="2" t="s">
-        <v>810</v>
+        <v>813</v>
       </c>
       <c r="D313" s="3" t="s">
-        <v>811</v>
+        <v>814</v>
       </c>
       <c r="E313" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F313" s="2"/>
       <c r="G313" s="2"/>
       <c r="H313" s="2"/>
       <c r="I313" s="2">
         <v>0</v>
       </c>
       <c r="J313" s="2"/>
       <c r="K313" s="2">
         <v>0</v>
       </c>
       <c r="L313" s="2"/>
       <c r="M313" s="2"/>
     </row>
     <row r="314" spans="1:13">
       <c r="A314" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B314" s="2">
         <v>300</v>
       </c>
       <c r="C314" s="2" t="s">
-        <v>812</v>
+        <v>815</v>
       </c>
       <c r="D314" s="3" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="E314" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F314" s="2"/>
       <c r="G314" s="2"/>
       <c r="H314" s="2"/>
       <c r="I314" s="2">
         <v>0</v>
       </c>
       <c r="J314" s="2"/>
       <c r="K314" s="2">
         <v>0</v>
       </c>
       <c r="L314" s="2"/>
       <c r="M314" s="2"/>
     </row>
     <row r="315" spans="1:13">
       <c r="A315" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B315" s="2">
         <v>300</v>
       </c>
       <c r="C315" s="2" t="s">
-        <v>814</v>
+        <v>817</v>
       </c>
       <c r="D315" s="3" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="E315" s="2">
         <v>1919</v>
       </c>
       <c r="F315" s="2" t="s">
-        <v>815</v>
+        <v>818</v>
       </c>
       <c r="G315" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H315" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I315" s="2">
         <v>2020</v>
       </c>
       <c r="J315" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K315" s="2">
         <v>188</v>
       </c>
       <c r="L315" s="2" t="s">
-        <v>816</v>
+        <v>819</v>
       </c>
       <c r="M315" s="2" t="s">
-        <v>817</v>
+        <v>820</v>
       </c>
     </row>
     <row r="316" spans="1:13">
       <c r="A316" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B316" s="2">
         <v>300</v>
       </c>
       <c r="C316" s="2" t="s">
-        <v>818</v>
+        <v>821</v>
       </c>
       <c r="D316" s="3" t="s">
-        <v>813</v>
+        <v>816</v>
       </c>
       <c r="E316" s="2" t="s">
-        <v>819</v>
+        <v>822</v>
       </c>
       <c r="F316" s="2"/>
       <c r="G316" s="2"/>
       <c r="H316" s="2"/>
       <c r="I316" s="2">
         <v>0</v>
       </c>
       <c r="J316" s="2"/>
       <c r="K316" s="2">
         <v>0</v>
       </c>
       <c r="L316" s="2"/>
       <c r="M316" s="2"/>
     </row>
     <row r="317" spans="1:13">
       <c r="A317" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B317" s="2">
         <v>301</v>
       </c>
       <c r="C317" s="2" t="s">
-        <v>820</v>
+        <v>823</v>
       </c>
       <c r="D317" s="3" t="s">
-        <v>821</v>
+        <v>824</v>
       </c>
       <c r="E317" s="2">
         <v>1920</v>
       </c>
       <c r="F317" s="2"/>
       <c r="G317" s="2"/>
       <c r="H317" s="2"/>
       <c r="I317" s="2">
         <v>0</v>
       </c>
       <c r="J317" s="2"/>
       <c r="K317" s="2">
         <v>0</v>
       </c>
       <c r="L317" s="2"/>
       <c r="M317" s="2"/>
     </row>
     <row r="318" spans="1:13">
       <c r="A318" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B318" s="2">
         <v>302</v>
       </c>
       <c r="C318" s="2" t="s">
-        <v>822</v>
+        <v>825</v>
       </c>
       <c r="D318" s="3" t="s">
-        <v>823</v>
+        <v>826</v>
       </c>
       <c r="E318" s="2">
         <v>1921</v>
       </c>
       <c r="F318" s="2" t="s">
-        <v>824</v>
+        <v>827</v>
       </c>
       <c r="G318" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H318" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I318" s="2">
         <v>2023</v>
       </c>
       <c r="J318" s="2" t="s">
         <v>131</v>
       </c>
       <c r="K318" s="2">
         <v>261</v>
       </c>
       <c r="L318" s="2" t="s">
         <v>83</v>
       </c>
       <c r="M318" s="2" t="s">
-        <v>825</v>
+        <v>828</v>
       </c>
     </row>
     <row r="319" spans="1:13">
       <c r="A319" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B319" s="2">
         <v>302</v>
       </c>
       <c r="C319" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D319" s="3" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E319" s="2"/>
       <c r="F319" s="2" t="s">
-        <v>828</v>
+        <v>831</v>
       </c>
       <c r="G319" s="2" t="s">
-        <v>788</v>
+        <v>791</v>
       </c>
       <c r="H319" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I319" s="2">
         <v>2024</v>
       </c>
       <c r="J319" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K319" s="2">
         <v>156</v>
       </c>
       <c r="L319" s="2" t="s">
-        <v>829</v>
+        <v>832</v>
       </c>
       <c r="M319" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="320" spans="1:13">
       <c r="A320" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B320" s="2">
         <v>302</v>
       </c>
       <c r="C320" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="D320" s="3" t="s">
-        <v>827</v>
+        <v>830</v>
       </c>
       <c r="E320" s="2">
         <v>1920</v>
       </c>
       <c r="F320" s="2" t="s">
-        <v>826</v>
+        <v>829</v>
       </c>
       <c r="G320" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H320" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I320" s="2">
         <v>2024</v>
       </c>
       <c r="J320" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K320" s="2">
         <v>284</v>
       </c>
       <c r="L320" s="2" t="s">
-        <v>830</v>
+        <v>833</v>
       </c>
       <c r="M320" s="2"/>
     </row>
     <row r="321" spans="1:13">
       <c r="A321" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B321" s="2">
         <v>303</v>
       </c>
       <c r="C321" s="2" t="s">
-        <v>831</v>
+        <v>834</v>
       </c>
       <c r="D321" s="3" t="s">
-        <v>832</v>
+        <v>835</v>
       </c>
       <c r="E321" s="2" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="F321" s="2"/>
       <c r="G321" s="2"/>
       <c r="H321" s="2"/>
       <c r="I321" s="2">
         <v>0</v>
       </c>
       <c r="J321" s="2"/>
       <c r="K321" s="2">
         <v>0</v>
       </c>
       <c r="L321" s="2"/>
       <c r="M321" s="2"/>
     </row>
     <row r="322" spans="1:13">
       <c r="A322" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B322" s="2">
         <v>304</v>
       </c>
       <c r="C322" s="2" t="s">
-        <v>834</v>
+        <v>837</v>
       </c>
       <c r="D322" s="3" t="s">
-        <v>835</v>
+        <v>838</v>
       </c>
       <c r="E322" s="2" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="F322" s="2"/>
       <c r="G322" s="2"/>
       <c r="H322" s="2"/>
       <c r="I322" s="2">
         <v>0</v>
       </c>
       <c r="J322" s="2"/>
       <c r="K322" s="2">
         <v>0</v>
       </c>
       <c r="L322" s="2"/>
       <c r="M322" s="2"/>
     </row>
     <row r="323" spans="1:13">
       <c r="A323" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B323" s="2">
         <v>304</v>
       </c>
       <c r="C323" s="2" t="s">
-        <v>836</v>
+        <v>839</v>
       </c>
       <c r="D323" s="3" t="s">
-        <v>837</v>
+        <v>840</v>
       </c>
       <c r="E323" s="2"/>
       <c r="F323" s="2" t="s">
-        <v>838</v>
+        <v>841</v>
       </c>
       <c r="G323" s="2" t="s">
-        <v>839</v>
+        <v>842</v>
       </c>
       <c r="H323" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I323" s="2">
         <v>2023</v>
       </c>
       <c r="J323" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K323" s="2">
         <v>96</v>
       </c>
       <c r="L323" s="2" t="s">
-        <v>840</v>
+        <v>843</v>
       </c>
       <c r="M323" s="2" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="324" spans="1:13">
       <c r="A324" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B324" s="2">
         <v>305</v>
       </c>
       <c r="C324" s="2" t="s">
-        <v>841</v>
+        <v>844</v>
       </c>
       <c r="D324" s="3" t="s">
-        <v>842</v>
+        <v>845</v>
       </c>
       <c r="E324" s="2">
         <v>1922</v>
       </c>
       <c r="F324" s="2"/>
       <c r="G324" s="2"/>
       <c r="H324" s="2"/>
       <c r="I324" s="2">
         <v>0</v>
       </c>
       <c r="J324" s="2"/>
       <c r="K324" s="2">
         <v>0</v>
       </c>
       <c r="L324" s="2"/>
       <c r="M324" s="2"/>
     </row>
     <row r="325" spans="1:13">
       <c r="A325" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B325" s="2">
         <v>306</v>
       </c>
       <c r="C325" s="2" t="s">
-        <v>843</v>
+        <v>846</v>
       </c>
       <c r="D325" s="3" t="s">
-        <v>844</v>
+        <v>847</v>
       </c>
       <c r="E325" s="2">
         <v>1923</v>
       </c>
       <c r="F325" s="2"/>
       <c r="G325" s="2"/>
       <c r="H325" s="2"/>
       <c r="I325" s="2">
         <v>0</v>
       </c>
       <c r="J325" s="2"/>
       <c r="K325" s="2">
         <v>0</v>
       </c>
       <c r="L325" s="2"/>
       <c r="M325" s="2"/>
     </row>
     <row r="326" spans="1:13">
       <c r="A326" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B326" s="2">
         <v>307</v>
       </c>
       <c r="C326" s="2" t="s">
-        <v>845</v>
+        <v>848</v>
       </c>
       <c r="D326" s="3" t="s">
-        <v>846</v>
+        <v>849</v>
       </c>
       <c r="E326" s="2">
         <v>1923</v>
       </c>
       <c r="F326" s="2"/>
       <c r="G326" s="2"/>
       <c r="H326" s="2"/>
       <c r="I326" s="2">
         <v>0</v>
       </c>
       <c r="J326" s="2"/>
       <c r="K326" s="2">
         <v>0</v>
       </c>
       <c r="L326" s="2"/>
       <c r="M326" s="2"/>
     </row>
     <row r="327" spans="1:13">
       <c r="A327" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B327" s="2">
         <v>308</v>
       </c>
       <c r="C327" s="2" t="s">
-        <v>847</v>
+        <v>850</v>
       </c>
       <c r="D327" s="3" t="s">
-        <v>848</v>
+        <v>851</v>
       </c>
       <c r="E327" s="2">
         <v>1924</v>
       </c>
       <c r="F327" s="2"/>
       <c r="G327" s="2"/>
       <c r="H327" s="2"/>
       <c r="I327" s="2">
         <v>0</v>
       </c>
       <c r="J327" s="2"/>
       <c r="K327" s="2">
         <v>0</v>
       </c>
       <c r="L327" s="2"/>
       <c r="M327" s="2"/>
     </row>
     <row r="328" spans="1:13">
       <c r="A328" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B328" s="2">
         <v>309</v>
       </c>
       <c r="C328" s="2" t="s">
-        <v>849</v>
+        <v>852</v>
       </c>
       <c r="D328" s="3" t="s">
-        <v>850</v>
+        <v>853</v>
       </c>
       <c r="E328" s="2">
         <v>1924</v>
       </c>
       <c r="F328" s="2"/>
       <c r="G328" s="2"/>
       <c r="H328" s="2"/>
       <c r="I328" s="2">
         <v>0</v>
       </c>
       <c r="J328" s="2"/>
       <c r="K328" s="2">
         <v>0</v>
       </c>
       <c r="L328" s="2"/>
       <c r="M328" s="2"/>
     </row>
     <row r="329" spans="1:13">
       <c r="A329" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B329" s="2">
         <v>310</v>
       </c>
       <c r="C329" s="2" t="s">
-        <v>851</v>
+        <v>854</v>
       </c>
       <c r="D329" s="3" t="s">
-        <v>852</v>
+        <v>855</v>
       </c>
       <c r="E329" s="2">
         <v>1924</v>
       </c>
       <c r="F329" s="2"/>
       <c r="G329" s="2"/>
       <c r="H329" s="2"/>
       <c r="I329" s="2">
         <v>0</v>
       </c>
       <c r="J329" s="2"/>
       <c r="K329" s="2">
         <v>0</v>
       </c>
       <c r="L329" s="2"/>
       <c r="M329" s="2"/>
     </row>
     <row r="330" spans="1:13">
       <c r="A330" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B330" s="2">
         <v>311</v>
       </c>
       <c r="C330" s="2" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D330" s="3" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="E330" s="2">
         <v>1924</v>
       </c>
       <c r="F330" s="2" t="s">
-        <v>855</v>
+        <v>858</v>
       </c>
       <c r="G330" s="2" t="s">
         <v>117</v>
       </c>
       <c r="H330" s="2" t="s">
         <v>20</v>
       </c>
       <c r="I330" s="2">
         <v>2017</v>
       </c>
       <c r="J330" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K330" s="2">
         <v>191</v>
       </c>
       <c r="L330" s="2" t="s">
-        <v>856</v>
+        <v>859</v>
       </c>
       <c r="M330" s="2"/>
     </row>
     <row r="331" spans="1:13">
       <c r="A331" s="2" t="s">
-        <v>779</v>
+        <v>782</v>
       </c>
       <c r="B331" s="2">
         <v>311</v>
       </c>
       <c r="C331" s="2" t="s">
-        <v>853</v>
+        <v>856</v>
       </c>
       <c r="D331" s="3" t="s">
-        <v>854</v>
+        <v>857</v>
       </c>
       <c r="E331" s="2">
         <v>1924</v>
       </c>
       <c r="F331" s="2" t="s">
-        <v>857</v>
+        <v>860</v>
       </c>
       <c r="G331" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H331" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I331" s="2">
         <v>2022</v>
       </c>
       <c r="J331" s="2" t="s">
         <v>131</v>
       </c>
       <c r="K331" s="2">
         <v>273</v>
       </c>
       <c r="L331" s="2" t="s">
-        <v>858</v>
+        <v>861</v>
       </c>
       <c r="M331" s="2" t="s">
-        <v>859</v>
+        <v>862</v>
       </c>
     </row>
     <row r="332" spans="1:13">
       <c r="A332" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B332" s="2">
         <v>312</v>
       </c>
       <c r="C332" s="2" t="s">
-        <v>861</v>
+        <v>864</v>
       </c>
       <c r="D332" s="3" t="s">
-        <v>862</v>
+        <v>865</v>
       </c>
       <c r="E332" s="2">
         <v>1920</v>
       </c>
       <c r="F332" s="2"/>
       <c r="G332" s="2"/>
       <c r="H332" s="2"/>
       <c r="I332" s="2">
         <v>0</v>
       </c>
       <c r="J332" s="2"/>
       <c r="K332" s="2">
         <v>0</v>
       </c>
       <c r="L332" s="2"/>
       <c r="M332" s="2"/>
     </row>
     <row r="333" spans="1:13">
       <c r="A333" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B333" s="2">
         <v>313</v>
       </c>
       <c r="C333" s="2" t="s">
-        <v>863</v>
+        <v>866</v>
       </c>
       <c r="D333" s="3" t="s">
-        <v>864</v>
+        <v>867</v>
       </c>
       <c r="E333" s="2">
         <v>1921</v>
       </c>
       <c r="F333" s="2"/>
       <c r="G333" s="2"/>
       <c r="H333" s="2"/>
       <c r="I333" s="2">
         <v>0</v>
       </c>
       <c r="J333" s="2"/>
       <c r="K333" s="2">
         <v>0</v>
       </c>
       <c r="L333" s="2"/>
       <c r="M333" s="2"/>
     </row>
     <row r="334" spans="1:13">
       <c r="A334" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B334" s="2">
         <v>314</v>
       </c>
       <c r="C334" s="2" t="s">
-        <v>865</v>
+        <v>868</v>
       </c>
       <c r="D334" s="3" t="s">
-        <v>866</v>
+        <v>869</v>
       </c>
       <c r="E334" s="2"/>
       <c r="F334" s="2"/>
       <c r="G334" s="2"/>
       <c r="H334" s="2"/>
       <c r="I334" s="2">
         <v>0</v>
       </c>
       <c r="J334" s="2"/>
       <c r="K334" s="2">
         <v>0</v>
       </c>
       <c r="L334" s="2"/>
       <c r="M334" s="2"/>
     </row>
     <row r="335" spans="1:13">
       <c r="A335" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B335" s="2">
         <v>315</v>
       </c>
       <c r="C335" s="2" t="s">
-        <v>867</v>
+        <v>870</v>
       </c>
       <c r="D335" s="3" t="s">
-        <v>868</v>
+        <v>871</v>
       </c>
       <c r="E335" s="2" t="s">
-        <v>833</v>
+        <v>836</v>
       </c>
       <c r="F335" s="2"/>
       <c r="G335" s="2"/>
       <c r="H335" s="2"/>
       <c r="I335" s="2">
         <v>0</v>
       </c>
       <c r="J335" s="2"/>
       <c r="K335" s="2">
         <v>0</v>
       </c>
       <c r="L335" s="2"/>
       <c r="M335" s="2"/>
     </row>
     <row r="336" spans="1:13">
       <c r="A336" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B336" s="2">
         <v>316</v>
       </c>
       <c r="C336" s="2" t="s">
-        <v>869</v>
+        <v>872</v>
       </c>
       <c r="D336" s="3" t="s">
-        <v>870</v>
+        <v>873</v>
       </c>
       <c r="E336" s="2">
         <v>1924</v>
       </c>
       <c r="F336" s="2"/>
       <c r="G336" s="2"/>
       <c r="H336" s="2"/>
       <c r="I336" s="2">
         <v>0</v>
       </c>
       <c r="J336" s="2"/>
       <c r="K336" s="2">
         <v>0</v>
       </c>
       <c r="L336" s="2"/>
       <c r="M336" s="2"/>
     </row>
     <row r="337" spans="1:13">
       <c r="A337" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B337" s="2">
         <v>317</v>
       </c>
       <c r="C337" s="2" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="D337" s="3" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="E337" s="2">
         <v>1924</v>
       </c>
       <c r="F337" s="2" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="G337" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H337" s="2" t="s">
         <v>67</v>
       </c>
       <c r="I337" s="2">
         <v>2008</v>
       </c>
       <c r="J337" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K337" s="2">
         <v>368</v>
       </c>
       <c r="L337" s="2" t="s">
-        <v>873</v>
+        <v>876</v>
       </c>
       <c r="M337" s="2"/>
     </row>
     <row r="338" spans="1:13">
       <c r="A338" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B338" s="2">
         <v>317</v>
       </c>
       <c r="C338" s="2" t="s">
-        <v>871</v>
+        <v>874</v>
       </c>
       <c r="D338" s="3" t="s">
-        <v>872</v>
+        <v>875</v>
       </c>
       <c r="E338" s="2">
         <v>1924</v>
       </c>
       <c r="F338" s="2" t="s">
-        <v>874</v>
+        <v>877</v>
       </c>
       <c r="G338" s="2" t="s">
-        <v>783</v>
+        <v>786</v>
       </c>
       <c r="H338" s="2" t="s">
         <v>56</v>
       </c>
       <c r="I338" s="2">
         <v>2017</v>
       </c>
       <c r="J338" s="2" t="s">
         <v>62</v>
       </c>
       <c r="K338" s="2">
         <v>292</v>
       </c>
       <c r="L338" s="2" t="s">
-        <v>875</v>
+        <v>878</v>
       </c>
       <c r="M338" s="2" t="s">
-        <v>876</v>
+        <v>879</v>
       </c>
     </row>
     <row r="339" spans="1:13">
       <c r="A339" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B339" s="2">
         <v>318</v>
       </c>
       <c r="C339" s="2" t="s">
-        <v>877</v>
+        <v>880</v>
       </c>
       <c r="D339" s="3" t="s">
-        <v>878</v>
+        <v>881</v>
       </c>
       <c r="E339" s="2">
         <v>1924</v>
       </c>
       <c r="F339" s="2"/>
       <c r="G339" s="2"/>
       <c r="H339" s="2"/>
       <c r="I339" s="2">
         <v>0</v>
       </c>
       <c r="J339" s="2"/>
       <c r="K339" s="2">
         <v>0</v>
       </c>
       <c r="L339" s="2"/>
       <c r="M339" s="2"/>
     </row>
     <row r="340" spans="1:13">
       <c r="A340" s="2" t="s">
-        <v>860</v>
+        <v>863</v>
       </c>
       <c r="B340" s="2">
         <v>319</v>
       </c>
       <c r="C340" s="2" t="s">
-        <v>879</v>
+        <v>882</v>
       </c>
       <c r="D340" s="3" t="s">
-        <v>880</v>
+        <v>883</v>
       </c>
       <c r="E340" s="2" t="s">
         <v>630</v>
       </c>
       <c r="F340" s="2"/>
       <c r="G340" s="2"/>
       <c r="H340" s="2"/>
       <c r="I340" s="2">
         <v>0</v>
       </c>
       <c r="J340" s="2"/>
       <c r="K340" s="2">
         <v>0</v>
       </c>
       <c r="L340" s="2"/>
       <c r="M340" s="2"/>
     </row>
     <row r="341" spans="1:13">
       <c r="A341" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B341" s="2">
         <v>320</v>
       </c>
       <c r="C341" s="2" t="s">
-        <v>882</v>
+        <v>885</v>
       </c>
       <c r="D341" s="3" t="s">
-        <v>883</v>
+        <v>886</v>
       </c>
       <c r="E341" s="2"/>
       <c r="F341" s="2" t="s">
-        <v>884</v>
+        <v>887</v>
       </c>
       <c r="G341" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H341" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I341" s="2">
         <v>2024</v>
       </c>
       <c r="J341" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K341" s="2">
         <v>384</v>
       </c>
       <c r="L341" s="2" t="s">
-        <v>885</v>
+        <v>888</v>
       </c>
       <c r="M341" s="2"/>
     </row>
     <row r="342" spans="1:13">
       <c r="A342" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B342" s="2">
         <v>321</v>
       </c>
       <c r="C342" s="2" t="s">
-        <v>886</v>
+        <v>889</v>
       </c>
       <c r="D342" s="3" t="s">
-        <v>887</v>
+        <v>890</v>
       </c>
       <c r="E342" s="2">
         <v>1920</v>
       </c>
       <c r="F342" s="2"/>
       <c r="G342" s="2"/>
       <c r="H342" s="2"/>
       <c r="I342" s="2">
         <v>0</v>
       </c>
       <c r="J342" s="2"/>
       <c r="K342" s="2">
         <v>0</v>
       </c>
       <c r="L342" s="2"/>
       <c r="M342" s="2"/>
     </row>
     <row r="343" spans="1:13">
       <c r="A343" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B343" s="2">
         <v>322</v>
       </c>
       <c r="C343" s="2" t="s">
-        <v>888</v>
+        <v>891</v>
       </c>
       <c r="D343" s="3" t="s">
-        <v>889</v>
+        <v>892</v>
       </c>
       <c r="E343" s="2">
         <v>1920</v>
       </c>
       <c r="F343" s="2"/>
       <c r="G343" s="2"/>
       <c r="H343" s="2"/>
       <c r="I343" s="2">
         <v>0</v>
       </c>
       <c r="J343" s="2"/>
       <c r="K343" s="2">
         <v>0</v>
       </c>
       <c r="L343" s="2"/>
       <c r="M343" s="2"/>
     </row>
     <row r="344" spans="1:13">
       <c r="A344" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B344" s="2">
         <v>323</v>
       </c>
       <c r="C344" s="2" t="s">
-        <v>890</v>
+        <v>893</v>
       </c>
       <c r="D344" s="3" t="s">
-        <v>891</v>
+        <v>894</v>
       </c>
       <c r="E344" s="2">
         <v>1921</v>
       </c>
       <c r="F344" s="2"/>
       <c r="G344" s="2"/>
       <c r="H344" s="2"/>
       <c r="I344" s="2">
         <v>0</v>
       </c>
       <c r="J344" s="2"/>
       <c r="K344" s="2">
         <v>0</v>
       </c>
       <c r="L344" s="2"/>
       <c r="M344" s="2"/>
     </row>
     <row r="345" spans="1:13">
       <c r="A345" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B345" s="2">
         <v>324</v>
       </c>
       <c r="C345" s="2" t="s">
-        <v>892</v>
+        <v>895</v>
       </c>
       <c r="D345" s="3" t="s">
-        <v>893</v>
+        <v>896</v>
       </c>
       <c r="E345" s="2" t="s">
         <v>218</v>
       </c>
       <c r="F345" s="2"/>
       <c r="G345" s="2"/>
       <c r="H345" s="2"/>
       <c r="I345" s="2">
         <v>0</v>
       </c>
       <c r="J345" s="2"/>
       <c r="K345" s="2">
         <v>0</v>
       </c>
       <c r="L345" s="2"/>
       <c r="M345" s="2"/>
     </row>
     <row r="346" spans="1:13">
       <c r="A346" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B346" s="2">
         <v>324</v>
       </c>
       <c r="C346" s="2" t="s">
-        <v>894</v>
+        <v>897</v>
       </c>
       <c r="D346" s="3" t="s">
-        <v>895</v>
+        <v>898</v>
       </c>
       <c r="E346" s="2">
         <v>1921</v>
       </c>
       <c r="F346" s="2"/>
       <c r="G346" s="2"/>
       <c r="H346" s="2"/>
       <c r="I346" s="2">
         <v>0</v>
       </c>
       <c r="J346" s="2"/>
       <c r="K346" s="2">
         <v>0</v>
       </c>
       <c r="L346" s="2"/>
       <c r="M346" s="2"/>
     </row>
     <row r="347" spans="1:13">
       <c r="A347" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B347" s="2">
         <v>325</v>
       </c>
       <c r="C347" s="2" t="s">
-        <v>896</v>
+        <v>899</v>
       </c>
       <c r="D347" s="3" t="s">
-        <v>897</v>
+        <v>900</v>
       </c>
       <c r="E347" s="2">
         <v>1921</v>
       </c>
       <c r="F347" s="2"/>
       <c r="G347" s="2"/>
       <c r="H347" s="2"/>
       <c r="I347" s="2">
         <v>0</v>
       </c>
       <c r="J347" s="2"/>
       <c r="K347" s="2">
         <v>0</v>
       </c>
       <c r="L347" s="2"/>
       <c r="M347" s="2"/>
     </row>
     <row r="348" spans="1:13">
       <c r="A348" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B348" s="2">
         <v>326</v>
       </c>
       <c r="C348" s="2" t="s">
-        <v>898</v>
+        <v>901</v>
       </c>
       <c r="D348" s="3" t="s">
-        <v>899</v>
+        <v>902</v>
       </c>
       <c r="E348" s="2" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="F348" s="2"/>
       <c r="G348" s="2"/>
       <c r="H348" s="2"/>
       <c r="I348" s="2">
         <v>0</v>
       </c>
       <c r="J348" s="2"/>
       <c r="K348" s="2">
         <v>0</v>
       </c>
       <c r="L348" s="2"/>
       <c r="M348" s="2"/>
     </row>
     <row r="349" spans="1:13">
       <c r="A349" s="2" t="s">
-        <v>881</v>
+        <v>884</v>
       </c>
       <c r="B349" s="2">
         <v>327</v>
       </c>
       <c r="C349" s="2" t="s">
-        <v>901</v>
+        <v>904</v>
       </c>
       <c r="D349" s="3" t="s">
-        <v>902</v>
+        <v>905</v>
       </c>
       <c r="E349" s="2">
         <v>1924</v>
       </c>
       <c r="F349" s="2" t="s">
-        <v>903</v>
+        <v>906</v>
       </c>
       <c r="G349" s="2" t="s">
-        <v>904</v>
+        <v>907</v>
       </c>
       <c r="H349" s="2" t="s">
-        <v>905</v>
+        <v>908</v>
       </c>
       <c r="I349" s="2">
         <v>2023</v>
       </c>
       <c r="J349" s="2" t="s">
         <v>21</v>
       </c>
       <c r="K349" s="2">
         <v>301</v>
       </c>
       <c r="L349" s="2" t="s">
-        <v>906</v>
+        <v>909</v>
       </c>
       <c r="M349" s="2" t="s">
-        <v>907</v>
+        <v>910</v>
       </c>
     </row>
     <row r="350" spans="1:13">
       <c r="A350" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B350" s="2">
         <v>328</v>
       </c>
       <c r="C350" s="2" t="s">
-        <v>909</v>
+        <v>912</v>
       </c>
       <c r="D350" s="3" t="s">
-        <v>910</v>
+        <v>913</v>
       </c>
       <c r="E350" s="2">
         <v>1919</v>
       </c>
       <c r="F350" s="2"/>
       <c r="G350" s="2"/>
       <c r="H350" s="2"/>
       <c r="I350" s="2">
         <v>0</v>
       </c>
       <c r="J350" s="2"/>
       <c r="K350" s="2">
         <v>0</v>
       </c>
       <c r="L350" s="2"/>
       <c r="M350" s="2"/>
     </row>
     <row r="351" spans="1:13">
       <c r="A351" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B351" s="2">
         <v>329</v>
       </c>
       <c r="C351" s="2" t="s">
-        <v>911</v>
+        <v>914</v>
       </c>
       <c r="D351" s="3" t="s">
-        <v>912</v>
+        <v>915</v>
       </c>
       <c r="E351" s="2">
         <v>1919</v>
       </c>
       <c r="F351" s="2"/>
       <c r="G351" s="2"/>
       <c r="H351" s="2"/>
       <c r="I351" s="2">
         <v>0</v>
       </c>
       <c r="J351" s="2"/>
       <c r="K351" s="2">
         <v>0</v>
       </c>
       <c r="L351" s="2"/>
       <c r="M351" s="2"/>
     </row>
     <row r="352" spans="1:13">
       <c r="A352" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B352" s="2">
         <v>330</v>
       </c>
       <c r="C352" s="2" t="s">
-        <v>913</v>
+        <v>916</v>
       </c>
       <c r="D352" s="3" t="s">
-        <v>914</v>
+        <v>917</v>
       </c>
       <c r="E352" s="2">
         <v>1919</v>
       </c>
       <c r="F352" s="2"/>
       <c r="G352" s="2"/>
       <c r="H352" s="2"/>
       <c r="I352" s="2">
         <v>0</v>
       </c>
       <c r="J352" s="2"/>
       <c r="K352" s="2">
         <v>0</v>
       </c>
       <c r="L352" s="2"/>
       <c r="M352" s="2"/>
     </row>
     <row r="353" spans="1:13">
       <c r="A353" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B353" s="2">
         <v>331</v>
       </c>
       <c r="C353" s="2" t="s">
-        <v>915</v>
+        <v>918</v>
       </c>
       <c r="D353" s="3" t="s">
-        <v>916</v>
+        <v>919</v>
       </c>
       <c r="E353" s="2">
         <v>1919</v>
       </c>
       <c r="F353" s="2"/>
       <c r="G353" s="2"/>
       <c r="H353" s="2"/>
       <c r="I353" s="2">
         <v>0</v>
       </c>
       <c r="J353" s="2"/>
       <c r="K353" s="2">
         <v>0</v>
       </c>
       <c r="L353" s="2"/>
       <c r="M353" s="2"/>
     </row>
     <row r="354" spans="1:13">
       <c r="A354" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B354" s="2">
         <v>332</v>
       </c>
       <c r="C354" s="2" t="s">
-        <v>917</v>
+        <v>920</v>
       </c>
       <c r="D354" s="3" t="s">
-        <v>918</v>
+        <v>921</v>
       </c>
       <c r="E354" s="2">
         <v>1919</v>
       </c>
       <c r="F354" s="2"/>
       <c r="G354" s="2"/>
       <c r="H354" s="2"/>
       <c r="I354" s="2">
         <v>0</v>
       </c>
       <c r="J354" s="2"/>
       <c r="K354" s="2">
         <v>0</v>
       </c>
       <c r="L354" s="2"/>
       <c r="M354" s="2"/>
     </row>
     <row r="355" spans="1:13">
       <c r="A355" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B355" s="2">
         <v>332</v>
       </c>
       <c r="C355" s="2" t="s">
-        <v>919</v>
+        <v>922</v>
       </c>
       <c r="D355" s="3" t="s">
-        <v>920</v>
+        <v>923</v>
       </c>
       <c r="E355" s="2">
         <v>0</v>
       </c>
       <c r="F355" s="2"/>
       <c r="G355" s="2"/>
       <c r="H355" s="2"/>
       <c r="I355" s="2">
         <v>0</v>
       </c>
       <c r="J355" s="2"/>
       <c r="K355" s="2">
         <v>0</v>
       </c>
       <c r="L355" s="2"/>
       <c r="M355" s="2"/>
     </row>
     <row r="356" spans="1:13">
       <c r="A356" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B356" s="2">
         <v>333</v>
       </c>
       <c r="C356" s="2" t="s">
-        <v>921</v>
+        <v>924</v>
       </c>
       <c r="D356" s="3" t="s">
-        <v>922</v>
+        <v>925</v>
       </c>
       <c r="E356" s="2">
         <v>1919</v>
       </c>
       <c r="F356" s="2"/>
       <c r="G356" s="2"/>
       <c r="H356" s="2"/>
       <c r="I356" s="2">
         <v>0</v>
       </c>
       <c r="J356" s="2"/>
       <c r="K356" s="2">
         <v>0</v>
       </c>
       <c r="L356" s="2"/>
       <c r="M356" s="2"/>
     </row>
     <row r="357" spans="1:13">
       <c r="A357" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B357" s="2">
         <v>334</v>
       </c>
       <c r="C357" s="2" t="s">
-        <v>923</v>
+        <v>926</v>
       </c>
       <c r="D357" s="3" t="s">
-        <v>924</v>
+        <v>927</v>
       </c>
       <c r="E357" s="2">
         <v>1920</v>
       </c>
       <c r="F357" s="2"/>
       <c r="G357" s="2"/>
       <c r="H357" s="2"/>
       <c r="I357" s="2">
         <v>0</v>
       </c>
       <c r="J357" s="2"/>
       <c r="K357" s="2">
         <v>0</v>
       </c>
       <c r="L357" s="2"/>
       <c r="M357" s="2"/>
     </row>
     <row r="358" spans="1:13">
       <c r="A358" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B358" s="2">
         <v>335</v>
       </c>
       <c r="C358" s="2" t="s">
-        <v>925</v>
+        <v>928</v>
       </c>
       <c r="D358" s="3" t="s">
-        <v>926</v>
+        <v>929</v>
       </c>
       <c r="E358" s="2">
         <v>1920</v>
       </c>
       <c r="F358" s="2"/>
       <c r="G358" s="2"/>
       <c r="H358" s="2"/>
       <c r="I358" s="2">
         <v>0</v>
       </c>
       <c r="J358" s="2"/>
       <c r="K358" s="2">
         <v>0</v>
       </c>
       <c r="L358" s="2"/>
       <c r="M358" s="2"/>
     </row>
     <row r="359" spans="1:13">
       <c r="A359" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B359" s="2">
         <v>336</v>
       </c>
       <c r="C359" s="2" t="s">
-        <v>927</v>
+        <v>930</v>
       </c>
       <c r="D359" s="3" t="s">
-        <v>928</v>
+        <v>931</v>
       </c>
       <c r="E359" s="2" t="s">
         <v>667</v>
       </c>
       <c r="F359" s="2"/>
       <c r="G359" s="2"/>
       <c r="H359" s="2"/>
       <c r="I359" s="2">
         <v>0</v>
       </c>
       <c r="J359" s="2"/>
       <c r="K359" s="2">
         <v>0</v>
       </c>
       <c r="L359" s="2"/>
       <c r="M359" s="2"/>
     </row>
     <row r="360" spans="1:13">
       <c r="A360" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B360" s="2">
         <v>337</v>
       </c>
       <c r="C360" s="2" t="s">
-        <v>929</v>
+        <v>932</v>
       </c>
       <c r="D360" s="3" t="s">
-        <v>930</v>
+        <v>933</v>
       </c>
       <c r="E360" s="2" t="s">
         <v>269</v>
       </c>
       <c r="F360" s="2"/>
       <c r="G360" s="2"/>
       <c r="H360" s="2"/>
       <c r="I360" s="2">
         <v>0</v>
       </c>
       <c r="J360" s="2"/>
       <c r="K360" s="2">
         <v>0</v>
       </c>
       <c r="L360" s="2"/>
       <c r="M360" s="2"/>
     </row>
     <row r="361" spans="1:13">
       <c r="A361" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B361" s="2">
         <v>337</v>
       </c>
       <c r="C361" s="2" t="s">
-        <v>931</v>
+        <v>934</v>
       </c>
       <c r="D361" s="3" t="s">
-        <v>932</v>
+        <v>935</v>
       </c>
       <c r="E361" s="2" t="s">
         <v>542</v>
       </c>
       <c r="F361" s="2"/>
       <c r="G361" s="2"/>
       <c r="H361" s="2"/>
       <c r="I361" s="2">
         <v>0</v>
       </c>
       <c r="J361" s="2"/>
       <c r="K361" s="2">
         <v>0</v>
       </c>
       <c r="L361" s="2"/>
       <c r="M361" s="2"/>
     </row>
     <row r="362" spans="1:13">
       <c r="A362" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B362" s="2">
         <v>338</v>
       </c>
       <c r="C362" s="2" t="s">
-        <v>933</v>
+        <v>936</v>
       </c>
       <c r="D362" s="3" t="s">
-        <v>934</v>
+        <v>937</v>
       </c>
       <c r="E362" s="2">
         <v>1921</v>
       </c>
       <c r="F362" s="2"/>
       <c r="G362" s="2"/>
       <c r="H362" s="2"/>
       <c r="I362" s="2">
         <v>0</v>
       </c>
       <c r="J362" s="2"/>
       <c r="K362" s="2">
         <v>0</v>
       </c>
       <c r="L362" s="2"/>
       <c r="M362" s="2"/>
     </row>
     <row r="363" spans="1:13">
       <c r="A363" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B363" s="2">
         <v>339</v>
       </c>
       <c r="C363" s="2" t="s">
-        <v>935</v>
+        <v>938</v>
       </c>
       <c r="D363" s="3" t="s">
-        <v>936</v>
+        <v>939</v>
       </c>
       <c r="E363" s="2">
         <v>1921</v>
       </c>
       <c r="F363" s="2"/>
       <c r="G363" s="2"/>
       <c r="H363" s="2"/>
       <c r="I363" s="2">
         <v>0</v>
       </c>
       <c r="J363" s="2"/>
       <c r="K363" s="2">
         <v>0</v>
       </c>
       <c r="L363" s="2"/>
       <c r="M363" s="2"/>
     </row>
     <row r="364" spans="1:13">
       <c r="A364" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B364" s="2">
         <v>340</v>
       </c>
       <c r="C364" s="2" t="s">
-        <v>937</v>
+        <v>940</v>
       </c>
       <c r="D364" s="3" t="s">
-        <v>938</v>
+        <v>941</v>
       </c>
       <c r="E364" s="2">
         <v>1922</v>
       </c>
       <c r="F364" s="2"/>
       <c r="G364" s="2"/>
       <c r="H364" s="2"/>
       <c r="I364" s="2">
         <v>0</v>
       </c>
       <c r="J364" s="2"/>
       <c r="K364" s="2">
         <v>0</v>
       </c>
       <c r="L364" s="2"/>
       <c r="M364" s="2"/>
     </row>
     <row r="365" spans="1:13">
       <c r="A365" s="2" t="s">
-        <v>908</v>
+        <v>911</v>
       </c>
       <c r="B365" s="2">
         <v>341</v>
       </c>
       <c r="C365" s="2" t="s">
-        <v>939</v>
+        <v>942</v>
       </c>
       <c r="D365" s="3" t="s">
-        <v>940</v>
+        <v>943</v>
       </c>
       <c r="E365" s="2">
         <v>1922</v>
       </c>
       <c r="F365" s="2"/>
       <c r="G365" s="2"/>
       <c r="H365" s="2"/>
       <c r="I365" s="2">
         <v>0</v>
       </c>
       <c r="J365" s="2"/>
       <c r="K365" s="2">
         <v>0</v>
       </c>
       <c r="L365" s="2"/>
       <c r="M365" s="2"/>
     </row>
     <row r="366" spans="1:13">
       <c r="A366" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B366" s="2">
         <v>342</v>
       </c>
       <c r="C366" s="2" t="s">
-        <v>942</v>
+        <v>945</v>
       </c>
       <c r="D366" s="3" t="s">
-        <v>943</v>
+        <v>946</v>
       </c>
       <c r="E366" s="2">
         <v>1921</v>
       </c>
       <c r="F366" s="2"/>
       <c r="G366" s="2"/>
       <c r="H366" s="2"/>
       <c r="I366" s="2">
         <v>0</v>
       </c>
       <c r="J366" s="2"/>
       <c r="K366" s="2">
         <v>0</v>
       </c>
       <c r="L366" s="2"/>
       <c r="M366" s="2"/>
     </row>
     <row r="367" spans="1:13">
       <c r="A367" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B367" s="2">
         <v>343</v>
       </c>
       <c r="C367" s="2" t="s">
-        <v>944</v>
+        <v>947</v>
       </c>
       <c r="D367" s="3" t="s">
-        <v>945</v>
+        <v>948</v>
       </c>
       <c r="E367" s="2">
         <v>1921</v>
       </c>
       <c r="F367" s="2"/>
       <c r="G367" s="2"/>
       <c r="H367" s="2"/>
       <c r="I367" s="2">
         <v>0</v>
       </c>
       <c r="J367" s="2"/>
       <c r="K367" s="2">
         <v>0</v>
       </c>
       <c r="L367" s="2"/>
       <c r="M367" s="2"/>
     </row>
     <row r="368" spans="1:13">
       <c r="A368" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B368" s="2">
         <v>344</v>
       </c>
       <c r="C368" s="2" t="s">
-        <v>946</v>
+        <v>949</v>
       </c>
       <c r="D368" s="3" t="s">
-        <v>947</v>
+        <v>950</v>
       </c>
       <c r="E368" s="2">
         <v>1922</v>
       </c>
       <c r="F368" s="2"/>
       <c r="G368" s="2"/>
       <c r="H368" s="2"/>
       <c r="I368" s="2">
         <v>0</v>
       </c>
       <c r="J368" s="2"/>
       <c r="K368" s="2">
         <v>0</v>
       </c>
       <c r="L368" s="2"/>
       <c r="M368" s="2"/>
     </row>
     <row r="369" spans="1:13">
       <c r="A369" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B369" s="2">
         <v>345</v>
       </c>
       <c r="C369" s="2" t="s">
-        <v>948</v>
+        <v>951</v>
       </c>
       <c r="D369" s="3" t="s">
-        <v>949</v>
+        <v>952</v>
       </c>
       <c r="E369" s="2">
         <v>1923</v>
       </c>
       <c r="F369" s="2"/>
       <c r="G369" s="2"/>
       <c r="H369" s="2"/>
       <c r="I369" s="2">
         <v>0</v>
       </c>
       <c r="J369" s="2"/>
       <c r="K369" s="2">
         <v>0</v>
       </c>
       <c r="L369" s="2"/>
       <c r="M369" s="2"/>
     </row>
     <row r="370" spans="1:13">
       <c r="A370" s="2" t="s">
-        <v>941</v>
+        <v>944</v>
       </c>
       <c r="B370" s="2">
         <v>346</v>
       </c>
       <c r="C370" s="2" t="s">
-        <v>950</v>
+        <v>953</v>
       </c>
       <c r="D370" s="3" t="s">
-        <v>951</v>
+        <v>954</v>
       </c>
       <c r="E370" s="2">
         <v>1924</v>
       </c>
       <c r="F370" s="2"/>
       <c r="G370" s="2"/>
       <c r="H370" s="2"/>
       <c r="I370" s="2">
         <v>0</v>
       </c>
       <c r="J370" s="2"/>
       <c r="K370" s="2">
         <v>0</v>
       </c>
       <c r="L370" s="2"/>
       <c r="M370" s="2"/>
     </row>
     <row r="371" spans="1:13">
       <c r="A371" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B371" s="2">
         <v>347</v>
       </c>
       <c r="C371" s="2" t="s">
-        <v>953</v>
+        <v>956</v>
       </c>
       <c r="D371" s="3" t="s">
-        <v>954</v>
+        <v>957</v>
       </c>
       <c r="E371" s="2">
         <v>1922</v>
       </c>
       <c r="F371" s="2"/>
       <c r="G371" s="2"/>
       <c r="H371" s="2"/>
       <c r="I371" s="2">
         <v>0</v>
       </c>
       <c r="J371" s="2"/>
       <c r="K371" s="2">
         <v>0</v>
       </c>
       <c r="L371" s="2"/>
       <c r="M371" s="2"/>
     </row>
     <row r="372" spans="1:13">
       <c r="A372" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B372" s="2">
         <v>348</v>
       </c>
       <c r="C372" s="2" t="s">
-        <v>955</v>
+        <v>958</v>
       </c>
       <c r="D372" s="3" t="s">
-        <v>956</v>
+        <v>959</v>
       </c>
       <c r="E372" s="2" t="s">
-        <v>900</v>
+        <v>903</v>
       </c>
       <c r="F372" s="2"/>
       <c r="G372" s="2"/>
       <c r="H372" s="2"/>
       <c r="I372" s="2">
         <v>0</v>
       </c>
       <c r="J372" s="2"/>
       <c r="K372" s="2">
         <v>0</v>
       </c>
       <c r="L372" s="2"/>
       <c r="M372" s="2"/>
     </row>
     <row r="373" spans="1:13">
       <c r="A373" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B373" s="2">
         <v>349</v>
       </c>
       <c r="C373" s="2" t="s">
-        <v>957</v>
+        <v>960</v>
       </c>
       <c r="D373" s="3" t="s">
-        <v>958</v>
+        <v>961</v>
       </c>
       <c r="E373" s="2">
         <v>1923</v>
       </c>
       <c r="F373" s="2"/>
       <c r="G373" s="2"/>
       <c r="H373" s="2"/>
       <c r="I373" s="2">
         <v>0</v>
       </c>
       <c r="J373" s="2"/>
       <c r="K373" s="2">
         <v>0</v>
       </c>
       <c r="L373" s="2"/>
       <c r="M373" s="2"/>
     </row>
     <row r="374" spans="1:13">
       <c r="A374" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B374" s="2">
         <v>350</v>
       </c>
       <c r="C374" s="2" t="s">
-        <v>959</v>
+        <v>962</v>
       </c>
       <c r="D374" s="3" t="s">
-        <v>960</v>
+        <v>963</v>
       </c>
       <c r="E374" s="2">
         <v>1923</v>
       </c>
       <c r="F374" s="2"/>
       <c r="G374" s="2"/>
       <c r="H374" s="2"/>
       <c r="I374" s="2">
         <v>0</v>
       </c>
       <c r="J374" s="2"/>
       <c r="K374" s="2">
         <v>0</v>
       </c>
       <c r="L374" s="2"/>
       <c r="M374" s="2"/>
     </row>
     <row r="375" spans="1:13">
       <c r="A375" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B375" s="2">
         <v>351</v>
       </c>
       <c r="C375" s="2" t="s">
-        <v>961</v>
+        <v>964</v>
       </c>
       <c r="D375" s="3" t="s">
-        <v>962</v>
+        <v>965</v>
       </c>
       <c r="E375" s="2">
         <v>1923</v>
       </c>
       <c r="F375" s="2" t="s">
-        <v>963</v>
+        <v>966</v>
       </c>
       <c r="G375" s="2" t="s">
         <v>35</v>
       </c>
       <c r="H375" s="2" t="s">
         <v>36</v>
       </c>
       <c r="I375" s="2">
         <v>2019</v>
       </c>
       <c r="J375" s="2" t="s">
         <v>131</v>
       </c>
       <c r="K375" s="2">
         <v>233</v>
       </c>
       <c r="L375" s="2" t="s">
-        <v>964</v>
+        <v>967</v>
       </c>
       <c r="M375" s="2" t="s">
-        <v>965</v>
+        <v>968</v>
       </c>
     </row>
     <row r="376" spans="1:13">
       <c r="A376" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B376" s="2">
         <v>352</v>
       </c>
       <c r="C376" s="2" t="s">
-        <v>966</v>
+        <v>969</v>
       </c>
       <c r="D376" s="3" t="s">
-        <v>967</v>
+        <v>970</v>
       </c>
       <c r="E376" s="2">
         <v>1924</v>
       </c>
       <c r="F376" s="2"/>
       <c r="G376" s="2"/>
       <c r="H376" s="2"/>
       <c r="I376" s="2">
         <v>0</v>
       </c>
       <c r="J376" s="2"/>
       <c r="K376" s="2">
         <v>0</v>
       </c>
       <c r="L376" s="2"/>
       <c r="M376" s="2"/>
     </row>
     <row r="377" spans="1:13">
       <c r="A377" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B377" s="2">
         <v>353</v>
       </c>
       <c r="C377" s="2" t="s">
-        <v>968</v>
+        <v>971</v>
       </c>
       <c r="D377" s="3" t="s">
-        <v>969</v>
+        <v>972</v>
       </c>
       <c r="E377" s="2">
         <v>1924</v>
       </c>
       <c r="F377" s="2"/>
       <c r="G377" s="2"/>
       <c r="H377" s="2"/>
       <c r="I377" s="2">
         <v>0</v>
       </c>
       <c r="J377" s="2"/>
       <c r="K377" s="2">
         <v>0</v>
       </c>
       <c r="L377" s="2"/>
       <c r="M377" s="2"/>
     </row>
     <row r="378" spans="1:13">
       <c r="A378" s="2" t="s">
-        <v>952</v>
+        <v>955</v>
       </c>
       <c r="B378" s="2">
         <v>354</v>
       </c>
       <c r="C378" s="2" t="s">
-        <v>970</v>
+        <v>973</v>
       </c>
       <c r="D378" s="3" t="s">
-        <v>971</v>
+        <v>974</v>
       </c>
       <c r="E378" s="2">
         <v>1924</v>
       </c>
       <c r="F378" s="2"/>
       <c r="G378" s="2"/>
       <c r="H378" s="2"/>
       <c r="I378" s="2">
         <v>0</v>
       </c>
       <c r="J378" s="2"/>
       <c r="K378" s="2">
         <v>0</v>
       </c>
       <c r="L378" s="2"/>
       <c r="M378" s="2"/>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>